--- v2 (2026-03-21)
+++ v3 (2026-11-05)
@@ -301,51 +301,51 @@
         <is>
           <t>roční výsledky ke dni uvedeném v tabulce</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data jsou v  tis. Kč</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Poslední aktualizace dat:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>04.11.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Finanční data jsou Burze cenných papírů Praha, a.s. poskytována jednotlivými emitenty a za jejich správnost ručí emitent. Data jsou čerpána z výročních zpráv, které jsou zveřejněny ve složce profil společnosti a reporty, a také na webové stránce emitenta: https://www.karo-leather.com/pro-investory. Burza cenných papírů Praha, a.s. neposkytuje za data žádné záruky, není zodpovědná za jakékoliv chyby nebo překlepy, nebo za jakákoliv rozhodnutí, založená na těchto datech. Více informací: https://www.pse.cz/pravni-informace.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
@@ -576,108 +576,108 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy a nedokončený majetek</t>
+          <t>Poskytnuté zálohy na dlouh. nehm. majetek a nedokončený dlouh. nehm. majetek</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouh. nehm. majetek</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
-          <t>Dlouhodobý hmotný majetek   </t>
+          <t>Dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
         <v>493459</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>414018</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>299998</v>
       </c>
       <c r="E15" s="12" t="n">
         <v>274474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Pozemky a stavby</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
         <v>141466</v>
       </c>
       <c r="C16" s="12" t="n">
@@ -823,70 +823,70 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy a nedokončený majetek</t>
+          <t>Poskytnuté zálohy na dlouh. hmotný majetek a nedok. dlouh. hmotný majetek</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
         <v>119250</v>
       </c>
       <c r="C25" s="12" t="n">
         <v>36478</v>
       </c>
       <c r="D25" s="12" t="n">
         <v>182463</v>
       </c>
       <c r="E25" s="12" t="n">
         <v>146511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouh. hmotný majetek</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>73734</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>9366</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>95840</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>83491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
         <v>45516</v>
       </c>
       <c r="C27" s="12" t="n">
@@ -1051,51 +1051,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Konsolidační rozdíl a podíly v ekvivalenci</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>43339</v>
       </c>
       <c r="C38" s="12" t="n">
@@ -1868,51 +1868,51 @@
         <v>22446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Časové rozlišení aktiv</t>
         </is>
       </c>
       <c r="B79" s="11" t="n">
         <v>901</v>
       </c>
       <c r="C79" s="12" t="n">
         <v>119</v>
       </c>
       <c r="D79" s="12" t="n">
         <v>173</v>
       </c>
       <c r="E79" s="12" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="13" t="inlineStr">
         <is>
-          <t>Náklady příštích období </t>
+          <t>Náklady příštích období</t>
         </is>
       </c>
       <c r="B80" s="11" t="n">
         <v>901</v>
       </c>
       <c r="C80" s="12" t="n">
         <v>119</v>
       </c>
       <c r="D80" s="12" t="n">
         <v>173</v>
       </c>
       <c r="E80" s="12" t="n">
         <v>218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="13" t="inlineStr">
         <is>
           <t>Komplexní náklady příštích období</t>
         </is>
       </c>
       <c r="B81" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C81" s="12" t="n">
@@ -3120,51 +3120,51 @@
         <v>348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové závazky a dotace</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>115</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>109</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>139178</v>
       </c>
       <c r="E61" s="12" t="n">
         <v>147825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
-          <t>Dohadné účty pasivní </t>
+          <t>Dohadné účty pasivní</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C62" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D62" s="12" t="n">
         <v>596</v>
       </c>
       <c r="E62" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
         <v>1448</v>
       </c>
       <c r="C63" s="12" t="n">
@@ -3264,251 +3264,251 @@
       </c>
       <c r="C68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E68" s="12" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="14" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
       <c r="B69" s="11"/>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="12" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="13" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="A70" s="14" t="inlineStr">
+        <is>
+          <t>Vlastní akcie a vlastní obchodní podíly (-)</t>
+        </is>
+      </c>
+      <c r="B70" s="11"/>
+      <c r="C70" s="12"/>
+      <c r="D70" s="12"/>
       <c r="E70" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="14" t="inlineStr">
         <is>
-          <t>Vlastní akcie a vlastní obchodní podíly (-)</t>
+          <t>Změny základního kapitálu (+/-)</t>
         </is>
       </c>
       <c r="B71" s="11"/>
       <c r="C71" s="12"/>
       <c r="D71" s="12"/>
       <c r="E71" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="13" t="inlineStr">
         <is>
-          <t>Menšinové fondy ze zisku</t>
+          <t>Menšinové kapitálové fondy</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C72" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D72" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E72" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="14" t="inlineStr">
         <is>
-          <t>Změny základního kapitálu (+/-)</t>
+          <t>Emisní ážio</t>
         </is>
       </c>
       <c r="B73" s="11"/>
       <c r="C73" s="12"/>
       <c r="D73" s="12"/>
       <c r="E73" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="13" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="A74" s="14" t="inlineStr">
+        <is>
+          <t>Ostatní kapitálové fondy</t>
+        </is>
+      </c>
+      <c r="B74" s="11"/>
+      <c r="C74" s="12"/>
+      <c r="D74" s="12"/>
       <c r="E74" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="10" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="A75" s="14" t="inlineStr">
+        <is>
+          <t>Oceňovací rozdíly z přecenění majetku a závazku (+/-)</t>
+        </is>
+      </c>
+      <c r="B75" s="11"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
       <c r="E75" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="14" t="inlineStr">
         <is>
-          <t>Emisní ážio</t>
+          <t>Oceňovací rozdíly z přecenění při přeměnách (+/-)</t>
         </is>
       </c>
       <c r="B76" s="11"/>
       <c r="C76" s="12"/>
       <c r="D76" s="12"/>
       <c r="E76" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="D77" s="12"/>
+      <c r="A77" s="13" t="inlineStr">
+        <is>
+          <t>Menšinové fondy ze zisku</t>
+        </is>
+      </c>
+      <c r="B77" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C77" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D77" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E77" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="14" t="inlineStr">
         <is>
-          <t>Oceňovací rozdíly z přecenění majetku a závazku (+/-)</t>
+          <t>Ostatní rezervní fondy</t>
         </is>
       </c>
       <c r="B78" s="11"/>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="14" t="inlineStr">
         <is>
-          <t>Oceňovací rozdíly z přecenění při přeměnách (+/-)</t>
+          <t>Statutární a ostatní fondy</t>
         </is>
       </c>
       <c r="B79" s="11"/>
       <c r="C79" s="12"/>
       <c r="D79" s="12"/>
       <c r="E79" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="D80" s="12"/>
+      <c r="A80" s="13" t="inlineStr">
+        <is>
+          <t>Menšinový výsledek hospodaření min. let  (+/-)</t>
+        </is>
+      </c>
+      <c r="B80" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C80" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D80" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E80" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="14" t="inlineStr">
         <is>
-          <t>Statutární a ostatní fondy</t>
+          <t>Nerozdělený zisk nebo neuhrazená ztráta minulých let (+/-)</t>
         </is>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="14" t="inlineStr">
         <is>
-          <t>Nerozdělený zisk nebo neuhrazená ztráta minulých let (+/-)</t>
+          <t>Jiný výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
       <c r="B82" s="11"/>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="D83" s="12"/>
+      <c r="A83" s="10" t="inlineStr">
+        <is>
+          <t>Menšinový výsledek hospodaření běžného období(+/-)</t>
+        </is>
+      </c>
+      <c r="B83" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C83" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D83" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E83" s="12" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
@@ -4738,214 +4738,214 @@
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>19.03.2026</t>
+          <t>03.11.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
           <t>31.12.2024</t>
         </is>
       </c>
       <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
       <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
       <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržní kapitalizace</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>1193700</v>
+        <v>948750</v>
       </c>
       <c r="C2" s="18" t="n">
         <v>760000</v>
       </c>
       <c r="D2" s="18" t="n">
         <v>900000</v>
       </c>
       <c r="E2" s="18" t="n">
         <v>635000</v>
       </c>
       <c r="F2" s="18" t="n">
         <v>444600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
         <v>98477</v>
       </c>
       <c r="C3" s="18" t="n">
         <v>98477</v>
       </c>
       <c r="D3" s="18" t="n">
         <v>36097</v>
       </c>
       <c r="E3" s="18" t="n">
         <v>18940</v>
       </c>
       <c r="F3" s="18" t="n">
         <v>18143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>52.38</v>
+        <v>41.63</v>
       </c>
       <c r="C4" s="18" t="n">
         <v>33.35</v>
       </c>
       <c r="D4" s="18" t="n">
         <v>-46.63</v>
       </c>
       <c r="E4" s="18" t="n">
         <v>-43.55</v>
       </c>
       <c r="F4" s="18" t="n">
         <v>-95.53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>14.42</v>
+        <v>11.94</v>
       </c>
       <c r="C5" s="18" t="n">
         <v>10.02</v>
       </c>
       <c r="D5" s="18" t="n">
         <v>32.3</v>
       </c>
       <c r="E5" s="18" t="n">
         <v>43.62</v>
       </c>
       <c r="F5" s="18" t="n">
         <v>35.89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>5.83</v>
+        <v>4.83</v>
       </c>
       <c r="C6" s="18" t="n">
         <v>4.05</v>
       </c>
       <c r="D6" s="18" t="n">
         <v>3.68</v>
       </c>
       <c r="E6" s="18" t="n">
         <v>4.33</v>
       </c>
       <c r="F6" s="18" t="n">
         <v>4.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>4.9</v>
+        <v>3.9</v>
       </c>
       <c r="C7" s="18" t="n">
         <v>3.12</v>
       </c>
       <c r="D7" s="18" t="n">
         <v>2.84</v>
       </c>
       <c r="E7" s="18" t="n">
         <v>3.33</v>
       </c>
       <c r="F7" s="18" t="n">
         <v>3.07</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1.89</v>
+        <v>1.5</v>
       </c>
       <c r="C8" s="18" t="n">
         <v>1.2</v>
       </c>
       <c r="D8" s="18" t="n">
         <v>2.77</v>
       </c>
       <c r="E8" s="18" t="n">
         <v>1.84</v>
       </c>
       <c r="F8" s="18" t="n">
         <v>2.04</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="C9" s="18" t="n">
         <v>2.5</v>