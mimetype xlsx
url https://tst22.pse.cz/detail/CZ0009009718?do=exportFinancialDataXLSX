--- v4 (2026-08-05)
+++ v5 (2026-11-04)
@@ -301,51 +301,51 @@
         <is>
           <t>roční výsledky ke dni uvedeném v tabulce</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data jsou v  tis. Kč</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Poslední aktualizace dat:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>20.07.2026</t>
+          <t>04.11.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Finanční data jsou Burze cenných papírů Praha, a.s. poskytována jednotlivými emitenty a za jejich správnost ručí emitent. Data jsou čerpána z výročních zpráv, které jsou zveřejněny ve složce profil společnosti a reporty, a také na webové stránce emitenta: https://www.eman.cz/o-nas/pro-investory/. Burza cenných papírů Praha, a.s. neposkytuje za data žádné záruky, není zodpovědná za jakékoliv chyby nebo překlepy, nebo za jakákoliv rozhodnutí, založená na těchto datech. Více informací: https://www.pse.cz/pravni-informace.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
@@ -611,117 +611,117 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy a nedokončený majetek</t>
+          <t>Poskytnuté zálohy na dlouh. nehm. majetek a nedokončený dlouh. nehm. majetek</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>26045</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>47505</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>47505</v>
       </c>
       <c r="E12" s="12" t="n">
         <v>24011</v>
       </c>
       <c r="F12" s="12" t="n">
         <v>11711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouh. nehm. majetek</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>14630</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>14630</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>26045</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>32875</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>32875</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>24011</v>
       </c>
       <c r="F14" s="12" t="n">
         <v>11711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
-          <t>Dlouhodobý hmotný majetek   </t>
+          <t>Dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
         <v>545</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>1000</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>1864</v>
       </c>
       <c r="E15" s="12" t="n">
         <v>3066</v>
       </c>
       <c r="F15" s="12" t="n">
         <v>1639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Pozemky a stavby</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
@@ -897,73 +897,73 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy a nedokončený majetek</t>
+          <t>Poskytnuté zálohy na dlouh. hmotný majetek a nedok. dlouh. hmotný majetek</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouh. hmotný majetek</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
@@ -1161,51 +1161,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="F36" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="F37" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Oběžná aktiva</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
@@ -2019,51 +2019,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Časové rozlišení aktiv</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
         <v>438</v>
       </c>
       <c r="C75" s="12" t="n">
         <v>465</v>
       </c>
       <c r="D75" s="12" t="n">
         <v>438</v>
       </c>
       <c r="E75" s="12" t="n">
         <v>241</v>
       </c>
       <c r="F75" s="12" t="n">
         <v>962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="13" t="inlineStr">
         <is>
-          <t>Náklady příštích období </t>
+          <t>Náklady příštích období</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
         <v>438</v>
       </c>
       <c r="C76" s="12" t="n">
         <v>465</v>
       </c>
       <c r="D76" s="12" t="n">
         <v>438</v>
       </c>
       <c r="E76" s="12" t="n">
         <v>241</v>
       </c>
       <c r="F76" s="12" t="n">
         <v>962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Komplexní náklady příštích období</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
@@ -3465,51 +3465,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové závazky a dotace</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>2312</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>642</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>947</v>
       </c>
       <c r="E61" s="12" t="n">
         <v>533</v>
       </c>
       <c r="F61" s="12" t="n">
         <v>3809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
-          <t>Dohadné účty pasivní </t>
+          <t>Dohadné účty pasivní</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
         <v>534</v>
       </c>
       <c r="C62" s="12" t="n">
         <v>2628</v>
       </c>
       <c r="D62" s="12" t="n">
         <v>579</v>
       </c>
       <c r="E62" s="12" t="n">
         <v>351</v>
       </c>
       <c r="F62" s="12" t="n">
         <v>3695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
@@ -4900,237 +4900,237 @@
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>17.07.2026</t>
+          <t>03.11.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
           <t>31.12.2025</t>
         </is>
       </c>
       <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2024</t>
         </is>
       </c>
       <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
       <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
       <c r="G1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržní kapitalizace</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>80360</v>
+        <v>90160</v>
       </c>
       <c r="C2" s="18" t="n">
         <v>113680</v>
       </c>
       <c r="D2" s="18" t="n">
         <v>123480</v>
       </c>
       <c r="E2" s="18" t="n">
         <v>134260</v>
       </c>
       <c r="F2" s="18" t="n">
         <v>158760</v>
       </c>
       <c r="G2" s="18" t="n">
         <v>294000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
         <v>13813</v>
       </c>
       <c r="C3" s="18" t="n">
         <v>13813</v>
       </c>
       <c r="D3" s="18" t="n">
         <v>11814</v>
       </c>
       <c r="E3" s="18" t="n">
         <v>25568</v>
       </c>
       <c r="F3" s="18" t="n">
         <v>18762</v>
       </c>
       <c r="G3" s="18" t="n">
         <v>22787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>-210.37</v>
+        <v>-236.02</v>
       </c>
       <c r="C4" s="18" t="n">
         <v>-297.59</v>
       </c>
       <c r="D4" s="18" t="n">
         <v>256.72</v>
       </c>
       <c r="E4" s="18" t="n">
         <v>12.89</v>
       </c>
       <c r="F4" s="18" t="n">
         <v>62.85</v>
       </c>
       <c r="G4" s="18" t="n">
         <v>56.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>11.82</v>
+        <v>12.53</v>
       </c>
       <c r="C5" s="18" t="n">
         <v>14.23</v>
       </c>
       <c r="D5" s="18" t="n">
         <v>17.63</v>
       </c>
       <c r="E5" s="18" t="n">
         <v>7.88</v>
       </c>
       <c r="F5" s="18" t="n">
         <v>12.73</v>
       </c>
       <c r="G5" s="18" t="n">
         <v>14.37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="C6" s="18" t="n">
         <v>0.84</v>
       </c>
       <c r="D6" s="18" t="n">
         <v>0.99</v>
       </c>
       <c r="E6" s="18" t="n">
         <v>0.94</v>
       </c>
       <c r="F6" s="18" t="n">
         <v>1.05</v>
       </c>
       <c r="G6" s="18" t="n">
         <v>1.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="C7" s="18" t="n">
         <v>0.49</v>
       </c>
       <c r="D7" s="18" t="n">
         <v>0.59</v>
       </c>
       <c r="E7" s="18" t="n">
         <v>0.63</v>
       </c>
       <c r="F7" s="18" t="n">
         <v>0.7</v>
       </c>
       <c r="G7" s="18" t="n">
         <v>1.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1.15</v>
+        <v>1.29</v>
       </c>
       <c r="C8" s="18" t="n">
         <v>1.63</v>
       </c>
       <c r="D8" s="18" t="n">
         <v>1.74</v>
       </c>
       <c r="E8" s="18" t="n">
         <v>1.91</v>
       </c>
       <c r="F8" s="18" t="n">
         <v>2.65</v>
       </c>
       <c r="G8" s="18" t="n">
         <v>5.15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
         <v>-0.18</v>