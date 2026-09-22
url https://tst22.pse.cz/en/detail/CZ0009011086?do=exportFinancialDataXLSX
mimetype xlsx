--- v1 (2026-03-24)
+++ v2 (2026-09-22)
@@ -301,4772 +301,5494 @@
         <is>
           <t>annual results as of the date shown in the table</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data are in thous. CZK</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Last updated:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>23.03.2026</t>
+          <t>21.09.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Financial data are provided to Prague Stock Exchange, a.s. by individual issuers who are responsible for their accuracy. Data are taken from the issuers´ annual reports which are published in the company profile&amp;reports section, and also on the issuer´s website: https://fixed.zone/pages/investorske-centrum. Prague Stock Exchange, a.s. does not provide any guarantees for the published data, is not responsible for any typing errors or omissions, or for any decisions taken on such data. More information: https://www.pse.cz/en/legal-information.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E82"/>
+  <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>323942</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>332848</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>257540</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>226712</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>202706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Receivables for subscribed share capital</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F3" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Non-current assets</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>75217</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>69764</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>43705</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>30627</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>23295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Intangible non-current assets</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>10268</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>2954</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>1950</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>7575</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>7254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Research and development</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>313</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>106</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>426</v>
       </c>
-      <c r="D6" s="12" t="n">
+      <c r="E6" s="12" t="n">
         <v>573</v>
       </c>
-      <c r="E6" s="12" t="n">
+      <c r="F6" s="12" t="n">
         <v>794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Valuable rights</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>3567</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>1142</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>999</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>594</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>1049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Software</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>3567</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>1142</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>999</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>587</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>1025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Other valuable rights</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" s="12" t="n">
         <v>7</v>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="F9" s="12" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F10" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Other intangible non-current assets</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F11" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>6388</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>1706</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>525</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>6408</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>5411</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Intangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>6388</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>1706</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>525</v>
       </c>
-      <c r="D14" s="12" t="n">
+      <c r="E14" s="12" t="n">
         <v>6408</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>5411</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
           <t>Tangible non-current assets</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>64050</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>66074</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>40958</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>22194</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>15121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Land and buildings</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>51820</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>52351</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>2061</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>2075</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>2089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="15" t="inlineStr">
         <is>
           <t>Land</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>1920</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>1920</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>1920</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>1920</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>1920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="15" t="inlineStr">
         <is>
           <t>Buildings</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
+        <v>49900</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>50431</v>
       </c>
-      <c r="C18" s="12" t="n">
+      <c r="D18" s="12" t="n">
         <v>141</v>
       </c>
-      <c r="D18" s="12" t="n">
+      <c r="E18" s="12" t="n">
         <v>155</v>
       </c>
-      <c r="E18" s="12" t="n">
+      <c r="F18" s="12" t="n">
         <v>169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Tangible movable assets</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>12230</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>13715</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>11760</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>9435</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>6523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Adjustment to acquired assets</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F20" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other tangible non-current  assets</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Perennial crops</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Breeding and draught animals</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Other tangible non-current assets</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F24" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>27137</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>10684</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>6509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D26" s="12" t="n">
         <v>739</v>
       </c>
-      <c r="D26" s="12" t="n">
+      <c r="E26" s="12" t="n">
         <v>83</v>
       </c>
-      <c r="E26" s="12" t="n">
+      <c r="F26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Tangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>26398</v>
       </c>
-      <c r="D27" s="12" t="n">
+      <c r="E27" s="12" t="n">
         <v>10601</v>
       </c>
-      <c r="E27" s="12" t="n">
+      <c r="F27" s="12" t="n">
         <v>6509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Long-term financial assets</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
-        <v>0</v>
+        <v>899</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F28" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
-        <v>0</v>
+        <v>899</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Loans - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F30" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Interests - significant influence</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E31" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F31" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Loans and borrowings - significant influence</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="14" t="inlineStr">
         <is>
           <t>Other long-terms shares, securities and interests</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="14" t="inlineStr">
         <is>
           <t>Other loans and borrowings</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="14" t="inlineStr">
         <is>
           <t>Other long-term financial assets</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F35" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Other financial assets</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Consolidated difference and equity method of accounting</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>736</v>
       </c>
       <c r="C38" s="12" t="n">
+        <v>736</v>
+      </c>
+      <c r="D38" s="12" t="n">
         <v>797</v>
       </c>
-      <c r="D38" s="12" t="n">
+      <c r="E38" s="12" t="n">
         <v>858</v>
       </c>
-      <c r="E38" s="12" t="n">
+      <c r="F38" s="12" t="n">
         <v>920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="14" t="inlineStr">
         <is>
           <t>Positive consolidated difference</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>736</v>
       </c>
       <c r="C39" s="12" t="n">
+        <v>736</v>
+      </c>
+      <c r="D39" s="12" t="n">
         <v>797</v>
       </c>
-      <c r="D39" s="12" t="n">
+      <c r="E39" s="12" t="n">
         <v>858</v>
       </c>
-      <c r="E39" s="12" t="n">
+      <c r="F39" s="12" t="n">
         <v>920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="14" t="inlineStr">
         <is>
           <t>Negative consolidated difference</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="14" t="inlineStr">
         <is>
           <t>Equity method of accounting</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E41" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F41" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Current assets</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>245852</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>260655</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>212155</v>
       </c>
-      <c r="D42" s="12" t="n">
+      <c r="E42" s="12" t="n">
         <v>193850</v>
       </c>
-      <c r="E42" s="12" t="n">
+      <c r="F42" s="12" t="n">
         <v>177071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="13" t="inlineStr">
         <is>
           <t>Inventories</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
+        <v>120753</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>155259</v>
       </c>
-      <c r="C43" s="12" t="n">
+      <c r="D43" s="12" t="n">
         <v>112949</v>
       </c>
-      <c r="D43" s="12" t="n">
+      <c r="E43" s="12" t="n">
         <v>112198</v>
       </c>
-      <c r="E43" s="12" t="n">
+      <c r="F43" s="12" t="n">
         <v>90892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="14" t="inlineStr">
         <is>
           <t>Material</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>6372</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>7588</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>4543</v>
       </c>
-      <c r="D44" s="12" t="n">
+      <c r="E44" s="12" t="n">
         <v>4425</v>
       </c>
-      <c r="E44" s="12" t="n">
+      <c r="F44" s="12" t="n">
         <v>4468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="14" t="inlineStr">
         <is>
           <t>Work in progress and semi-products</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Finished products and merchandise</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>103985</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>122487</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>87877</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>96105</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>70605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Finished products</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>5701</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>6154</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>4614</v>
       </c>
-      <c r="D47" s="12" t="n">
+      <c r="E47" s="12" t="n">
         <v>7129</v>
       </c>
-      <c r="E47" s="12" t="n">
+      <c r="F47" s="12" t="n">
         <v>6659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Merchandise</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>98284</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>116333</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>83263</v>
       </c>
-      <c r="D48" s="12" t="n">
+      <c r="E48" s="12" t="n">
         <v>88976</v>
       </c>
-      <c r="E48" s="12" t="n">
+      <c r="F48" s="12" t="n">
         <v>63946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="14" t="inlineStr">
         <is>
           <t>Young and other animals</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="14" t="inlineStr">
         <is>
           <t>Advance payments on inventory purchases</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>10396</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>25184</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>20530</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>11668</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>15819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="13" t="inlineStr">
         <is>
           <t>Receivables</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>121950</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>99011</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>84470</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>72308</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>72360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="14" t="inlineStr">
         <is>
           <t>Long-term receivables</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>1925</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>416</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>828</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>790</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>1092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Receivables - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Deferred tax assets</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>1925</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>416</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>828</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>790</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>1092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Long-term advance payments</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C59" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D59" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E59" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F59" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E60" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F60" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Other receivables </t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E61" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F61" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="14" t="inlineStr">
         <is>
           <t>Short-term receivables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>120025</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>98595</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>83642</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>71518</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>71268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>108772</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>95148</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>81966</v>
       </c>
-      <c r="D63" s="12" t="n">
+      <c r="E63" s="12" t="n">
         <v>71062</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>68292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="15" t="inlineStr">
         <is>
           <t>Receivables: controlled/controlling entity</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E64" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F64" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C65" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D65" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E65" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F65" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>11253</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>3447</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>1677</v>
       </c>
-      <c r="D66" s="12" t="n">
+      <c r="E66" s="12" t="n">
         <v>456</v>
       </c>
-      <c r="E66" s="12" t="n">
+      <c r="F66" s="12" t="n">
         <v>2976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E67" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F67" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="15" t="inlineStr">
         <is>
           <t>Social security and health insurance</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E68" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F68" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax receivables</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
+        <v>2689</v>
+      </c>
+      <c r="C69" s="12" t="n">
         <v>168</v>
       </c>
-      <c r="C69" s="12" t="n">
+      <c r="D69" s="12" t="n">
         <v>317</v>
       </c>
-      <c r="D69" s="12" t="n">
+      <c r="E69" s="12" t="n">
         <v>11</v>
       </c>
-      <c r="E69" s="12" t="n">
+      <c r="F69" s="12" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="15" t="inlineStr">
         <is>
           <t>Short-term advance payments</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
+        <v>947</v>
+      </c>
+      <c r="C70" s="12" t="n">
         <v>203</v>
       </c>
-      <c r="C70" s="12" t="n">
+      <c r="D70" s="12" t="n">
         <v>182</v>
       </c>
-      <c r="D70" s="12" t="n">
+      <c r="E70" s="12" t="n">
         <v>188</v>
       </c>
-      <c r="E70" s="12" t="n">
+      <c r="F70" s="12" t="n">
         <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C71" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D71" s="12" t="n">
         <v>653</v>
       </c>
-      <c r="D71" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F71" s="12" t="n">
         <v>597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
+        <v>7617</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>3076</v>
       </c>
-      <c r="C72" s="12" t="n">
+      <c r="D72" s="12" t="n">
         <v>525</v>
       </c>
-      <c r="D72" s="12" t="n">
+      <c r="E72" s="12" t="n">
         <v>257</v>
       </c>
-      <c r="E72" s="12" t="n">
+      <c r="F72" s="12" t="n">
         <v>2218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="13" t="inlineStr">
         <is>
           <t>Short-term financial assets</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D73" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E73" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F73" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D74" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E74" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F74" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="14" t="inlineStr">
         <is>
           <t>Other short-term investments</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D75" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E75" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F75" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="13" t="inlineStr">
         <is>
           <t>Cash and cash equivalents</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
+        <v>3149</v>
+      </c>
+      <c r="C76" s="12" t="n">
         <v>6385</v>
       </c>
-      <c r="C76" s="12" t="n">
+      <c r="D76" s="12" t="n">
         <v>14735</v>
       </c>
-      <c r="D76" s="12" t="n">
+      <c r="E76" s="12" t="n">
         <v>9344</v>
       </c>
-      <c r="E76" s="12" t="n">
+      <c r="F76" s="12" t="n">
         <v>13819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="14" t="inlineStr">
         <is>
           <t>Cash in hand</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
+        <v>78</v>
+      </c>
+      <c r="C77" s="12" t="n">
         <v>677</v>
       </c>
-      <c r="C77" s="12" t="n">
+      <c r="D77" s="12" t="n">
         <v>376</v>
       </c>
-      <c r="D77" s="12" t="n">
+      <c r="E77" s="12" t="n">
         <v>203</v>
       </c>
-      <c r="E77" s="12" t="n">
+      <c r="F77" s="12" t="n">
         <v>676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="14" t="inlineStr">
         <is>
           <t>Cash at bank</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
+        <v>3071</v>
+      </c>
+      <c r="C78" s="12" t="n">
         <v>5707</v>
       </c>
-      <c r="C78" s="12" t="n">
+      <c r="D78" s="12" t="n">
         <v>14359</v>
       </c>
-      <c r="D78" s="12" t="n">
+      <c r="E78" s="12" t="n">
         <v>9141</v>
       </c>
-      <c r="E78" s="12" t="n">
+      <c r="F78" s="12" t="n">
         <v>13143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B79" s="11" t="n">
+        <v>2873</v>
+      </c>
+      <c r="C79" s="12" t="n">
         <v>2430</v>
       </c>
-      <c r="C79" s="12" t="n">
+      <c r="D79" s="12" t="n">
         <v>1680</v>
       </c>
-      <c r="D79" s="12" t="n">
+      <c r="E79" s="12" t="n">
         <v>2235</v>
       </c>
-      <c r="E79" s="12" t="n">
+      <c r="F79" s="12" t="n">
         <v>2340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Deferred charges</t>
         </is>
       </c>
       <c r="B80" s="11" t="n">
+        <v>1404</v>
+      </c>
+      <c r="C80" s="12" t="n">
         <v>2276</v>
       </c>
-      <c r="C80" s="12" t="n">
+      <c r="D80" s="12" t="n">
         <v>1680</v>
       </c>
-      <c r="D80" s="12" t="n">
+      <c r="E80" s="12" t="n">
         <v>1891</v>
       </c>
-      <c r="E80" s="12" t="n">
+      <c r="F80" s="12" t="n">
         <v>1248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="13" t="inlineStr">
         <is>
           <t>Complex deferred charges</t>
         </is>
       </c>
       <c r="B81" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D81" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E81" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F81" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="13" t="inlineStr">
         <is>
           <t>Accrued income</t>
         </is>
       </c>
       <c r="B82" s="11" t="n">
+        <v>1469</v>
+      </c>
+      <c r="C82" s="12" t="n">
         <v>154</v>
       </c>
-      <c r="C82" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E82" s="12" t="n">
         <v>344</v>
       </c>
-      <c r="E82" s="12" t="n">
+      <c r="F82" s="12" t="n">
         <v>1092</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E83"/>
+  <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>323942</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>332848</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>257540</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>226712</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>202706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Equity</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>104073</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>113557</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>104360</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>101092</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>89295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="13" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
         <v>2222</v>
       </c>
       <c r="C4" s="12" t="n">
         <v>2222</v>
       </c>
       <c r="D4" s="12" t="n">
         <v>2222</v>
       </c>
       <c r="E4" s="12" t="n">
         <v>2222</v>
       </c>
+      <c r="F4" s="12" t="n">
+        <v>2222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="14" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
         <v>2222</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>2222</v>
       </c>
       <c r="D5" s="12" t="n">
         <v>2222</v>
       </c>
       <c r="E5" s="12" t="n">
         <v>2222</v>
       </c>
+      <c r="F5" s="12" t="n">
+        <v>2222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Ownership interests (-)</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Changes of share capital</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F7" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Share premium and additional paid-in capital</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>54009</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>53370</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>53406</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>53405</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>53365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Share premium</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>49062</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>49062</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>49062</v>
       </c>
       <c r="E9" s="12" t="n">
         <v>49062</v>
       </c>
+      <c r="F9" s="12" t="n">
+        <v>49062</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Additional paid-in capital</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>4947</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>4308</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>4344</v>
       </c>
-      <c r="D10" s="12" t="n">
+      <c r="E10" s="12" t="n">
         <v>4343</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>4303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="15" t="inlineStr">
         <is>
           <t>Other paid-in capital</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>4225</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>4308</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>4344</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="E11" s="12" t="n">
         <v>4343</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>4303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation of assets and liabilities (+/-)</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
-        <v>0</v>
+        <v>722</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation upon corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Differences on corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F14" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Differences between balance sheet date and transformation date (+/-)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F15" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Revenue reserves</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>20</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>32</v>
       </c>
       <c r="E16" s="12" t="n">
         <v>32</v>
       </c>
+      <c r="F16" s="12" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Other reserves</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
+        <v>20</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>32</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>32</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>32</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Statutory and other reserves</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>56626</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>48695</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>38717</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>33723</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>19997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Retained earnings or accumulated losses brought forward (+/-)</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>56626</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>48695</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>38717</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>33723</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>20997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F21" s="12" t="n">
         <v>-1000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>-8804</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>9237</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>9983</v>
       </c>
-      <c r="D22" s="12" t="n">
+      <c r="E22" s="12" t="n">
         <v>11710</v>
       </c>
-      <c r="E22" s="12" t="n">
+      <c r="F22" s="12" t="n">
         <v>13678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Approved decision on advance payment for profit distribution (-)</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Provisions and liabilities</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>218575</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>218042</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>151643</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>124333</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>111774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Provisions</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>2347</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>1632</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>1630</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>1568</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>1509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Provisions for pensions and similar liabilities</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F26" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="14" t="inlineStr">
         <is>
           <t>Provision for corporate income tax</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F27" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Provisions under special statutory regulations</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F28" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Other provisions</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>2347</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>1632</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>1630</v>
       </c>
-      <c r="D29" s="12" t="n">
+      <c r="E29" s="12" t="n">
         <v>1568</v>
       </c>
-      <c r="E29" s="12" t="n">
+      <c r="F29" s="12" t="n">
         <v>1509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Liabilities</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>216228</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>216411</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>150013</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>122765</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>110265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Long-term liabilities</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>33750</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>36659</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>22068</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>7164</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>6204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>30181</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>36659</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>22068</v>
       </c>
-      <c r="D35" s="12" t="n">
+      <c r="E35" s="12" t="n">
         <v>7164</v>
       </c>
-      <c r="E35" s="12" t="n">
+      <c r="F35" s="12" t="n">
         <v>6204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Long-term advanced payments received</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="15" t="inlineStr">
         <is>
           <t>Long-term notes payable</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="15" t="inlineStr">
         <is>
           <t>Deferred tax liability</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
-        <v>0</v>
+        <v>3569</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E41" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F42" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
-        <v>0</v>
+        <v>3569</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F45" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Short-term liabilities</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>182478</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>179751</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>127945</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>115601</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>104061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F48" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>138072</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>136069</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>93099</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>83297</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>66926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Short-term advanced payments received</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>187</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>379</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>101</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>282</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>23335</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>33168</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>26111</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>23914</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>25335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Short-term notes payable</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>20884</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>10135</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>8634</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>8108</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>11497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Short-term accomodation</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Liabilities to employees</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>3704</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>4734</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>4171</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>3742</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>3129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Liabilities for social security and health insurance</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>1835</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>2311</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>1972</v>
       </c>
-      <c r="D60" s="12" t="n">
+      <c r="E60" s="12" t="n">
         <v>1803</v>
       </c>
-      <c r="E60" s="12" t="n">
+      <c r="F60" s="12" t="n">
         <v>1414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax liabilities and subsidies</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>8938</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>3010</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>2411</v>
       </c>
-      <c r="D61" s="12" t="n">
+      <c r="E61" s="12" t="n">
         <v>2392</v>
       </c>
-      <c r="E61" s="12" t="n">
+      <c r="F61" s="12" t="n">
         <v>6862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>73</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>68</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>55</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>60</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>6334</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>25</v>
       </c>
-      <c r="D63" s="12" t="n">
+      <c r="E63" s="12" t="n">
         <v>111</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
+        <v>1329</v>
+      </c>
+      <c r="C64" s="12" t="n">
         <v>1249</v>
       </c>
-      <c r="C64" s="12" t="n">
+      <c r="D64" s="12" t="n">
         <v>1537</v>
       </c>
-      <c r="D64" s="12" t="n">
+      <c r="E64" s="12" t="n">
         <v>1287</v>
       </c>
-      <c r="E64" s="12" t="n">
+      <c r="F64" s="12" t="n">
         <v>1636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="13" t="inlineStr">
         <is>
           <t>Accrued charges</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>1329</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>1249</v>
       </c>
-      <c r="C65" s="12" t="n">
+      <c r="D65" s="12" t="n">
         <v>1537</v>
       </c>
-      <c r="D65" s="12" t="n">
+      <c r="E65" s="12" t="n">
         <v>1287</v>
       </c>
-      <c r="E65" s="12" t="n">
+      <c r="F65" s="12" t="n">
         <v>1636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="13" t="inlineStr">
         <is>
           <t>Deferred income</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E66" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F66" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Minority equity</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E67" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F67" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="13" t="inlineStr">
         <is>
           <t>Minority share capital</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E68" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F68" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="14" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E69" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F69" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="14" t="inlineStr">
         <is>
           <t>Own shares and ownership interests (-)</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E70" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F70" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="14" t="inlineStr">
         <is>
           <t>Changes of share capital  (+/-)</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E71" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F71" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="13" t="inlineStr">
         <is>
           <t>Minority additional paid-in capital</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C72" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D72" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E72" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F72" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="14" t="inlineStr">
         <is>
           <t>Share premium</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D73" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E73" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F73" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Other paid-in capital</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D74" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E74" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F74" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="14" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation of assets and liabilities (+/-)</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D75" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E75" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F75" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="14" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation upon corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C76" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D76" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E76" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F76" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Minority revenue reserves</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E77" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F77" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="14" t="inlineStr">
         <is>
           <t>Other reserves</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C78" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D78" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E78" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F78" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="14" t="inlineStr">
         <is>
           <t>Statutory and other reserves</t>
         </is>
       </c>
       <c r="B79" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C79" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D79" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E79" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F79" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Minority profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B80" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C80" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D80" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E80" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F80" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="14" t="inlineStr">
         <is>
           <t>Retained earnings or accumulated losses from previous years (+/-)</t>
         </is>
       </c>
       <c r="B81" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D81" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E81" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F81" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="14" t="inlineStr">
         <is>
           <t>Other profit/loss from previous years (+/-)</t>
         </is>
       </c>
       <c r="B82" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C82" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D82" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E82" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F82" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Minority profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B83" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C83" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D83" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E83" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F83" s="12" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Revenues from products and services </t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>31243</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>40289</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>45431</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>34591</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>26470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Revenues from sale of goods</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>385525</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>419238</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>390667</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>330778</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>288300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Production-related costs</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>309616</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>310027</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>286340</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>254053</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>209081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Cost of sales</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>208211</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>209368</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>197854</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>178487</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>153930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Material and energy cost</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>18507</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>21949</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>19085</v>
       </c>
-      <c r="D6" s="12" t="n">
+      <c r="E6" s="12" t="n">
         <v>18738</v>
       </c>
-      <c r="E6" s="12" t="n">
+      <c r="F6" s="12" t="n">
         <v>12147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="13" t="inlineStr">
         <is>
           <t>Services</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>82898</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>78709</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>69401</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>56828</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>43003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Change in inventory produced internally</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>-1143</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>-1990</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>1730</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>-3347</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>-290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Own work capitalized (-)</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F9" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Personnel expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>78655</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>89034</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>85116</v>
       </c>
-      <c r="D10" s="12" t="n">
+      <c r="E10" s="12" t="n">
         <v>66374</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>58613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Wages and salaries</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>57965</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>66005</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>63266</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="E11" s="12" t="n">
         <v>49216</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>43758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Social security, health insurance and other costs</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>20690</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>23029</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>21850</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>17158</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>14855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="14" t="inlineStr">
         <is>
           <t>Social security and health insurance costs</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
+        <v>18971</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>21477</v>
       </c>
-      <c r="C13" s="12" t="n">
+      <c r="D13" s="12" t="n">
         <v>20351</v>
       </c>
-      <c r="D13" s="12" t="n">
+      <c r="E13" s="12" t="n">
         <v>15968</v>
       </c>
-      <c r="E13" s="12" t="n">
+      <c r="F13" s="12" t="n">
         <v>13943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Other costs</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>1719</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>1552</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>1499</v>
       </c>
-      <c r="D14" s="12" t="n">
+      <c r="E14" s="12" t="n">
         <v>1190</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Value adjustments in operating activities (depreciation, amortisation, impairment)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>5942</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>4051</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>4768</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>2780</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>1141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>5881</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>4915</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>4898</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>4046</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>3570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - permanent</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
+        <v>5881</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>4915</v>
       </c>
-      <c r="C17" s="12" t="n">
+      <c r="D17" s="12" t="n">
         <v>4898</v>
       </c>
-      <c r="D17" s="12" t="n">
+      <c r="E17" s="12" t="n">
         <v>4046</v>
       </c>
-      <c r="E17" s="12" t="n">
+      <c r="F17" s="12" t="n">
         <v>3570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - temporary</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of inventories</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>269</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>-856</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>-17</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>-1299</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>-2428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of receivables</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>-208</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>-8</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>-113</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>33</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>-1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>settlement of the positive consolidated difference</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>61</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>61</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>61</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>61</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>61</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>settlement of the negative consolidated difference</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
+        <v>7418</v>
+      </c>
+      <c r="C23" s="12" t="n">
         <v>4386</v>
       </c>
-      <c r="C23" s="12" t="n">
+      <c r="D23" s="12" t="n">
         <v>6321</v>
       </c>
-      <c r="D23" s="12" t="n">
+      <c r="E23" s="12" t="n">
         <v>4260</v>
       </c>
-      <c r="E23" s="12" t="n">
+      <c r="F23" s="12" t="n">
         <v>6886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of non-current assets</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>2374</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>736</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>1116</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>230</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of material</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>105</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>401</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>549</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>1051</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>4939</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>3249</v>
       </c>
-      <c r="C26" s="12" t="n">
+      <c r="D26" s="12" t="n">
         <v>4656</v>
       </c>
-      <c r="D26" s="12" t="n">
+      <c r="E26" s="12" t="n">
         <v>2979</v>
       </c>
-      <c r="E26" s="12" t="n">
+      <c r="F26" s="12" t="n">
         <v>5960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>25944</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>39230</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>43868</v>
       </c>
-      <c r="D27" s="12" t="n">
+      <c r="E27" s="12" t="n">
         <v>33280</v>
       </c>
-      <c r="E27" s="12" t="n">
+      <c r="F27" s="12" t="n">
         <v>34643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Net book value of non-current assets sold</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>140</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>127</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>310</v>
       </c>
-      <c r="D28" s="12" t="n">
+      <c r="E28" s="12" t="n">
         <v>158</v>
       </c>
-      <c r="E28" s="12" t="n">
+      <c r="F28" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="13" t="inlineStr">
         <is>
           <t>Material sold</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>80</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>13</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>46</v>
       </c>
-      <c r="D29" s="12" t="n">
+      <c r="E29" s="12" t="n">
         <v>61</v>
       </c>
-      <c r="E29" s="12" t="n">
+      <c r="F29" s="12" t="n">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Taxes and charges</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>136</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>178</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>112</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>75</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="13" t="inlineStr">
         <is>
           <t>Operation provisions and specific-purpose deferred charges</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>847</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>2</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>62</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>59</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="13" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
+        <v>24741</v>
+      </c>
+      <c r="C32" s="12" t="n">
         <v>38910</v>
       </c>
-      <c r="C32" s="12" t="n">
+      <c r="D32" s="12" t="n">
         <v>43338</v>
       </c>
-      <c r="D32" s="12" t="n">
+      <c r="E32" s="12" t="n">
         <v>32927</v>
       </c>
-      <c r="E32" s="12" t="n">
+      <c r="F32" s="12" t="n">
         <v>33956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>Operating profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
+        <v>5172</v>
+      </c>
+      <c r="C33" s="12" t="n">
         <v>23499</v>
       </c>
-      <c r="C33" s="12" t="n">
+      <c r="D33" s="12" t="n">
         <v>20536</v>
       </c>
-      <c r="D33" s="12" t="n">
+      <c r="E33" s="12" t="n">
         <v>16428</v>
       </c>
-      <c r="E33" s="12" t="n">
+      <c r="F33" s="12" t="n">
         <v>18406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Income from financial assets - interests</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="13" t="inlineStr">
         <is>
           <t>Income from interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F35" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="13" t="inlineStr">
         <is>
           <t>Other income from interests</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>Cost of interests sold</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="13" t="inlineStr">
         <is>
           <t>Other income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Costs related to other long-term financial assets</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E41" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F41" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Interest receivable and similar income</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F42" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="13" t="inlineStr">
         <is>
           <t>Interest receivable and similar income - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="13" t="inlineStr">
         <is>
           <t>Other interest receivable and similar income</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Value adjustments and provisions in financial activities</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
-        <v>0</v>
+        <v>-542</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F45" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>7238</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>8322</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>5168</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>3159</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>1867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="13" t="inlineStr">
         <is>
           <t>Other interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>7238</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>8322</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>5168</v>
       </c>
-      <c r="D48" s="12" t="n">
+      <c r="E48" s="12" t="n">
         <v>3159</v>
       </c>
-      <c r="E48" s="12" t="n">
+      <c r="F48" s="12" t="n">
         <v>1867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Other financial income</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
+        <v>4065</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>2022</v>
       </c>
-      <c r="C49" s="12" t="n">
+      <c r="D49" s="12" t="n">
         <v>2492</v>
       </c>
-      <c r="D49" s="12" t="n">
+      <c r="E49" s="12" t="n">
         <v>4892</v>
       </c>
-      <c r="E49" s="12" t="n">
+      <c r="F49" s="12" t="n">
         <v>3121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Othe financial expenses</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>12854</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>4742</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>5171</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>3276</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>2571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Financial profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>-15485</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>-11042</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>-7847</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>-1543</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>-1317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Profit/loss before tax (+/-)</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>-10313</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>12457</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>12688</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>14885</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>17089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Income tax</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
+        <v>-1509</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>3220</v>
       </c>
-      <c r="C53" s="12" t="n">
+      <c r="D53" s="12" t="n">
         <v>2705</v>
       </c>
-      <c r="D53" s="12" t="n">
+      <c r="E53" s="12" t="n">
         <v>3175</v>
       </c>
-      <c r="E53" s="12" t="n">
+      <c r="F53" s="12" t="n">
         <v>3411</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="13" t="inlineStr">
         <is>
           <t>Current income tax</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>2809</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>2743</v>
       </c>
-      <c r="D54" s="12" t="n">
+      <c r="E54" s="12" t="n">
         <v>2873</v>
       </c>
-      <c r="E54" s="12" t="n">
+      <c r="F54" s="12" t="n">
         <v>3136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="13" t="inlineStr">
         <is>
           <t>Deferred income tax (+/-)</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
+        <v>-1509</v>
+      </c>
+      <c r="C55" s="12" t="n">
         <v>411</v>
       </c>
-      <c r="C55" s="12" t="n">
+      <c r="D55" s="12" t="n">
         <v>-38</v>
       </c>
-      <c r="D55" s="12" t="n">
+      <c r="E55" s="12" t="n">
         <v>302</v>
       </c>
-      <c r="E55" s="12" t="n">
+      <c r="F55" s="12" t="n">
         <v>275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Profit/loss after tax (+/-)</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>-8804</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>9237</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>9983</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>11710</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>13678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Transfer of part of profit/loss to shareholders</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Net profit/loss for the year (+/-)</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
+        <v>-8804</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>9237</v>
       </c>
-      <c r="C58" s="12" t="n">
+      <c r="D58" s="12" t="n">
         <v>9983</v>
       </c>
-      <c r="D58" s="12" t="n">
+      <c r="E58" s="12" t="n">
         <v>11710</v>
       </c>
-      <c r="E58" s="12" t="n">
+      <c r="F58" s="12" t="n">
         <v>13678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="13" t="inlineStr">
         <is>
           <t>Consolidated profit/loss in current year without minority shareholdings</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>-8793</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>9237</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>9983</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>11710</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>13678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="13" t="inlineStr">
         <is>
           <t>Minority profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E60" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F60" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Equity method of accounting</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E61" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F61" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
           <t>Total consolidated profit/lossfor the year without minority shareholdings but incl equity method of accounting</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>-8793</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>9237</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>9983</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>11710</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>13678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Net turnover for the year</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>416768</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>459527</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>444911</v>
       </c>
-      <c r="D63" s="12" t="n">
+      <c r="E63" s="12" t="n">
         <v>374521</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>324777</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>18.09.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="D1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="F1" s="9" t="inlineStr">
+      <c r="G1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Market capitalization</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
         <v>128876</v>
       </c>
       <c r="C2" s="18" t="n">
+        <v>166650</v>
+      </c>
+      <c r="D2" s="18" t="n">
         <v>306636</v>
-      </c>
-[...1 lines deleted...]
-        <v>417736</v>
       </c>
       <c r="E2" s="18" t="n">
         <v>417736</v>
       </c>
       <c r="F2" s="18" t="n">
+        <v>417736</v>
+      </c>
+      <c r="G2" s="18" t="n">
         <v>791032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
+        <v>11250</v>
+      </c>
+      <c r="C3" s="18" t="n">
+        <v>11250</v>
+      </c>
+      <c r="D3" s="18" t="n">
         <v>27728</v>
       </c>
-      <c r="C3" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D3" s="18" t="n">
+      <c r="E3" s="18" t="n">
         <v>25416</v>
       </c>
-      <c r="E3" s="18" t="n">
+      <c r="F3" s="18" t="n">
         <v>19283</v>
       </c>
-      <c r="F3" s="18" t="n">
+      <c r="G3" s="18" t="n">
         <v>19750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>13.95</v>
+        <v>-14.64</v>
       </c>
       <c r="C4" s="18" t="n">
+        <v>-18.93</v>
+      </c>
+      <c r="D4" s="18" t="n">
         <v>33.2</v>
       </c>
-      <c r="D4" s="18" t="n">
+      <c r="E4" s="18" t="n">
         <v>41.84</v>
       </c>
-      <c r="E4" s="18" t="n">
+      <c r="F4" s="18" t="n">
         <v>35.67</v>
       </c>
-      <c r="F4" s="18" t="n">
+      <c r="G4" s="18" t="n">
         <v>57.83</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>10.65</v>
+        <v>26.13</v>
       </c>
       <c r="C5" s="18" t="n">
+        <v>29.49</v>
+      </c>
+      <c r="D5" s="18" t="n">
         <v>17.06</v>
       </c>
-      <c r="D5" s="18" t="n">
+      <c r="E5" s="18" t="n">
         <v>20.39</v>
       </c>
-      <c r="E5" s="18" t="n">
+      <c r="F5" s="18" t="n">
         <v>25.87</v>
       </c>
-      <c r="F5" s="18" t="n">
+      <c r="G5" s="18" t="n">
         <v>43.06</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="C6" s="18" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="D6" s="18" t="n">
         <v>1.03</v>
       </c>
-      <c r="D6" s="18" t="n">
+      <c r="E6" s="18" t="n">
         <v>1.19</v>
       </c>
-      <c r="E6" s="18" t="n">
+      <c r="F6" s="18" t="n">
         <v>1.37</v>
       </c>
-      <c r="F6" s="18" t="n">
+      <c r="G6" s="18" t="n">
         <v>2.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="C7" s="18" t="n">
+        <v>0.4</v>
+      </c>
+      <c r="D7" s="18" t="n">
         <v>0.67</v>
       </c>
-      <c r="D7" s="18" t="n">
+      <c r="E7" s="18" t="n">
         <v>0.96</v>
       </c>
-      <c r="E7" s="18" t="n">
+      <c r="F7" s="18" t="n">
         <v>1.14</v>
       </c>
-      <c r="F7" s="18" t="n">
+      <c r="G7" s="18" t="n">
         <v>2.51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1.13</v>
+        <v>1.24</v>
       </c>
       <c r="C8" s="18" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="D8" s="18" t="n">
         <v>2.7</v>
       </c>
-      <c r="D8" s="18" t="n">
+      <c r="E8" s="18" t="n">
         <v>4</v>
       </c>
-      <c r="E8" s="18" t="n">
+      <c r="F8" s="18" t="n">
         <v>4.13</v>
       </c>
-      <c r="F8" s="18" t="n">
+      <c r="G8" s="18" t="n">
         <v>8.86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
+        <v>-2.72</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>-2.72</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>2.78</v>
       </c>
-      <c r="C9" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D9" s="18" t="n">
+      <c r="E9" s="18" t="n">
         <v>3.88</v>
       </c>
-      <c r="E9" s="18" t="n">
+      <c r="F9" s="18" t="n">
         <v>5.17</v>
       </c>
-      <c r="F9" s="18" t="n">
+      <c r="G9" s="18" t="n">
         <v>6.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
+        <v>-8.46</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>-8.46</v>
+      </c>
+      <c r="D10" s="18" t="n">
         <v>8.13</v>
       </c>
-      <c r="C10" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D10" s="18" t="n">
+      <c r="E10" s="18" t="n">
         <v>9.57</v>
       </c>
-      <c r="E10" s="18" t="n">
+      <c r="F10" s="18" t="n">
         <v>11.58</v>
       </c>
-      <c r="F10" s="18" t="n">
+      <c r="G10" s="18" t="n">
         <v>15.32</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>