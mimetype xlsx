--- v0 (2025-12-07)
+++ v1 (2026-08-07)
@@ -301,4259 +301,4900 @@
         <is>
           <t>annual results as of the date shown in the table</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data are in thous. CZK</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Last updated:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>20.07.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Financial data are provided to Prague Stock Exchange, a.s. by individual issuers who are responsible for their accuracy. Data are taken from the issuers´ annual reports which are published in the company profile&amp;reports section, and also on the issuer´s website: https://www.eman.cz/o-nas/pro-investory/. Prague Stock Exchange, a.s. does not provide any guarantees for the published data, is not responsible for any typing errors or omissions, or for any decisions taken on such data. More information: https://www.pse.cz/en/legal-information.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E78"/>
+  <dimension ref="A1:F78"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>208331</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>203243</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>166826</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>184708</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>136938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Receivables for subscribed share capital</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F3" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Non-current assets</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>74897</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>84342</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>73399</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>48873</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>36082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Intangible non-current assets</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>62766</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>66897</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>55451</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>29552</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>25881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Research and development</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Valuable rights</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>36721</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>19392</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>7946</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>5541</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>14170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Software</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>36721</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>19392</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>7946</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>5541</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>14170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Other valuable rights</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F9" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F10" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Other intangible non-current assets</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F11" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
-        <v>47505</v>
+        <v>26045</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>47505</v>
       </c>
       <c r="D12" s="12" t="n">
+        <v>47505</v>
+      </c>
+      <c r="E12" s="12" t="n">
         <v>24011</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>11711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
-        <v>14630</v>
+        <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>14630</v>
       </c>
       <c r="D13" s="12" t="n">
-        <v>0</v>
+        <v>14630</v>
       </c>
       <c r="E13" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Intangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
-        <v>32875</v>
+        <v>26045</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>32875</v>
       </c>
       <c r="D14" s="12" t="n">
+        <v>32875</v>
+      </c>
+      <c r="E14" s="12" t="n">
         <v>24011</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>11711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
           <t>Tangible non-current assets</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>545</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>1000</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>1864</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>3066</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>1639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Land and buildings</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F16" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="15" t="inlineStr">
         <is>
           <t>Land</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="15" t="inlineStr">
         <is>
           <t>Buildings</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Tangible movable assets</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>545</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>1000</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>1864</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>3066</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>1639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Adjustment to acquired assets</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F20" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other tangible non-current  assets</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Perennial crops</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Breeding and draught animals</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Other tangible non-current assets</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F24" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F25" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F26" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Tangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F27" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Long-term financial assets</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>11586</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>16445</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>16084</v>
       </c>
-      <c r="D28" s="12" t="n">
+      <c r="E28" s="12" t="n">
         <v>16255</v>
       </c>
-      <c r="E28" s="12" t="n">
+      <c r="F28" s="12" t="n">
         <v>8562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>6738</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>9856</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>8745</v>
       </c>
-      <c r="D29" s="12" t="n">
+      <c r="E29" s="12" t="n">
         <v>8916</v>
       </c>
-      <c r="E29" s="12" t="n">
+      <c r="F29" s="12" t="n">
         <v>6072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Loans - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F30" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Interests - significant influence</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>2490</v>
       </c>
       <c r="D31" s="12" t="n">
         <v>2490</v>
       </c>
       <c r="E31" s="12" t="n">
         <v>2490</v>
       </c>
+      <c r="F31" s="12" t="n">
+        <v>2490</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Loans and borrowings - significant influence</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="14" t="inlineStr">
         <is>
           <t>Other long-terms shares, securities and interests</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>4849</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>4849</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>4849</v>
       </c>
       <c r="E33" s="12" t="n">
+        <v>4849</v>
+      </c>
+      <c r="F33" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="14" t="inlineStr">
         <is>
           <t>Other loans and borrowings</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="14" t="inlineStr">
         <is>
           <t>Other long-term financial assets</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F35" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Other financial assets</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Current assets</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
+        <v>132996</v>
+      </c>
+      <c r="C38" s="12" t="n">
         <v>118436</v>
       </c>
-      <c r="C38" s="12" t="n">
+      <c r="D38" s="12" t="n">
         <v>92989</v>
       </c>
-      <c r="D38" s="12" t="n">
+      <c r="E38" s="12" t="n">
         <v>135594</v>
       </c>
-      <c r="E38" s="12" t="n">
+      <c r="F38" s="12" t="n">
         <v>99894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="13" t="inlineStr">
         <is>
           <t>Inventories</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
+        <v>27134</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>20509</v>
       </c>
-      <c r="C39" s="12" t="n">
+      <c r="D39" s="12" t="n">
         <v>10970</v>
       </c>
-      <c r="D39" s="12" t="n">
+      <c r="E39" s="12" t="n">
         <v>8719</v>
       </c>
-      <c r="E39" s="12" t="n">
+      <c r="F39" s="12" t="n">
         <v>5915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="14" t="inlineStr">
         <is>
           <t>Material</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="14" t="inlineStr">
         <is>
           <t>Work in progress and semi-products</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
+        <v>27134</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>20509</v>
       </c>
-      <c r="C41" s="12" t="n">
+      <c r="D41" s="12" t="n">
         <v>10970</v>
       </c>
-      <c r="D41" s="12" t="n">
+      <c r="E41" s="12" t="n">
         <v>8719</v>
       </c>
-      <c r="E41" s="12" t="n">
+      <c r="F41" s="12" t="n">
         <v>4679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="14" t="inlineStr">
         <is>
           <t>Finished products and merchandise</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F42" s="12" t="n">
         <v>1236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Finished products</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Merchandise</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F44" s="12" t="n">
         <v>1236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="14" t="inlineStr">
         <is>
           <t>Young and other animals</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Advance payments on inventory purchases</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C46" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D46" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E46" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F46" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="13" t="inlineStr">
         <is>
           <t>Receivables</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>105560</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>96642</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>80718</v>
       </c>
-      <c r="D47" s="12" t="n">
+      <c r="E47" s="12" t="n">
         <v>123837</v>
       </c>
-      <c r="E47" s="12" t="n">
+      <c r="F47" s="12" t="n">
         <v>85041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="14" t="inlineStr">
         <is>
           <t>Long-term receivables</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>339</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>442</v>
       </c>
-      <c r="C48" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F48" s="12" t="n">
         <v>14755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Receivables - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E50" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F50" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F51" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Deferred tax assets</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>339</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>442</v>
       </c>
-      <c r="C52" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E52" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F52" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F53" s="12" t="n">
         <v>14755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Long-term advance payments</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F55" s="12" t="n">
         <v>14755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C56" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E56" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F56" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Other receivables </t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="14" t="inlineStr">
         <is>
           <t>Short-term receivables</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
+        <v>105221</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>96200</v>
       </c>
-      <c r="C58" s="12" t="n">
+      <c r="D58" s="12" t="n">
         <v>80718</v>
       </c>
-      <c r="D58" s="12" t="n">
+      <c r="E58" s="12" t="n">
         <v>123837</v>
       </c>
-      <c r="E58" s="12" t="n">
+      <c r="F58" s="12" t="n">
         <v>70286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>70851</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>67730</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>45245</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>84475</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>53513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Receivables: controlled/controlling entity</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>21918</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>9338</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>5862</v>
       </c>
-      <c r="D60" s="12" t="n">
+      <c r="E60" s="12" t="n">
         <v>1044</v>
       </c>
-      <c r="E60" s="12" t="n">
+      <c r="F60" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E61" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F61" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>12452</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>19132</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>29611</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>38318</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>16773</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="C63" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D63" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E63" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F63" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="15" t="inlineStr">
         <is>
           <t>Social security and health insurance</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E64" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F64" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax receivables</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>2561</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>6762</v>
       </c>
-      <c r="C65" s="12" t="n">
+      <c r="D65" s="12" t="n">
         <v>23893</v>
       </c>
-      <c r="D65" s="12" t="n">
+      <c r="E65" s="12" t="n">
         <v>1368</v>
       </c>
-      <c r="E65" s="12" t="n">
+      <c r="F65" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="15" t="inlineStr">
         <is>
           <t>Short-term advance payments</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>4410</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>4319</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>4305</v>
       </c>
-      <c r="D66" s="12" t="n">
+      <c r="E66" s="12" t="n">
         <v>18987</v>
       </c>
-      <c r="E66" s="12" t="n">
+      <c r="F66" s="12" t="n">
         <v>6591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
+        <v>3242</v>
+      </c>
+      <c r="C67" s="12" t="n">
         <v>8821</v>
       </c>
-      <c r="C67" s="12" t="n">
+      <c r="D67" s="12" t="n">
         <v>124</v>
       </c>
-      <c r="D67" s="12" t="n">
+      <c r="E67" s="12" t="n">
         <v>5641</v>
       </c>
-      <c r="E67" s="12" t="n">
+      <c r="F67" s="12" t="n">
         <v>9512</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
+        <v>1439</v>
+      </c>
+      <c r="C68" s="12" t="n">
         <v>-770</v>
       </c>
-      <c r="C68" s="12" t="n">
+      <c r="D68" s="12" t="n">
         <v>1289</v>
       </c>
-      <c r="D68" s="12" t="n">
+      <c r="E68" s="12" t="n">
         <v>12322</v>
       </c>
-      <c r="E68" s="12" t="n">
+      <c r="F68" s="12" t="n">
         <v>668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="13" t="inlineStr">
         <is>
           <t>Short-term financial assets</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E69" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F69" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E70" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F70" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="14" t="inlineStr">
         <is>
           <t>Other short-term investments</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E71" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F71" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="13" t="inlineStr">
         <is>
           <t>Cash and cash equivalents</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
+        <v>302</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>1285</v>
       </c>
-      <c r="C72" s="12" t="n">
+      <c r="D72" s="12" t="n">
         <v>1301</v>
       </c>
-      <c r="D72" s="12" t="n">
+      <c r="E72" s="12" t="n">
         <v>3038</v>
       </c>
-      <c r="E72" s="12" t="n">
+      <c r="F72" s="12" t="n">
         <v>8938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="14" t="inlineStr">
         <is>
           <t>Cash in hand</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
         <v>24</v>
       </c>
       <c r="C73" s="12" t="n">
+        <v>24</v>
+      </c>
+      <c r="D73" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="D73" s="12" t="n">
+      <c r="E73" s="12" t="n">
         <v>20</v>
       </c>
-      <c r="E73" s="12" t="n">
+      <c r="F73" s="12" t="n">
         <v>305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Cash at bank</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
+        <v>278</v>
+      </c>
+      <c r="C74" s="12" t="n">
         <v>1261</v>
       </c>
-      <c r="C74" s="12" t="n">
+      <c r="D74" s="12" t="n">
         <v>1293</v>
       </c>
-      <c r="D74" s="12" t="n">
+      <c r="E74" s="12" t="n">
         <v>3018</v>
       </c>
-      <c r="E74" s="12" t="n">
+      <c r="F74" s="12" t="n">
         <v>8633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
+        <v>438</v>
+      </c>
+      <c r="C75" s="12" t="n">
         <v>465</v>
       </c>
-      <c r="C75" s="12" t="n">
+      <c r="D75" s="12" t="n">
         <v>438</v>
       </c>
-      <c r="D75" s="12" t="n">
+      <c r="E75" s="12" t="n">
         <v>241</v>
       </c>
-      <c r="E75" s="12" t="n">
+      <c r="F75" s="12" t="n">
         <v>962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="13" t="inlineStr">
         <is>
           <t>Deferred charges</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
+        <v>438</v>
+      </c>
+      <c r="C76" s="12" t="n">
         <v>465</v>
       </c>
-      <c r="C76" s="12" t="n">
+      <c r="D76" s="12" t="n">
         <v>438</v>
       </c>
-      <c r="D76" s="12" t="n">
+      <c r="E76" s="12" t="n">
         <v>241</v>
       </c>
-      <c r="E76" s="12" t="n">
+      <c r="F76" s="12" t="n">
         <v>962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Complex deferred charges</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E77" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F77" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="13" t="inlineStr">
         <is>
           <t>Accrued income</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C78" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D78" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E78" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F78" s="12" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>208331</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>205796</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>166826</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>184708</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>136938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Equity</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>69785</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>71126</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>70150</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>59800</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>57097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="13" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
         <v>3920</v>
       </c>
       <c r="C4" s="12" t="n">
         <v>3920</v>
       </c>
       <c r="D4" s="12" t="n">
         <v>3920</v>
       </c>
       <c r="E4" s="12" t="n">
         <v>3920</v>
       </c>
+      <c r="F4" s="12" t="n">
+        <v>3920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="14" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
         <v>3920</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>3920</v>
       </c>
       <c r="D5" s="12" t="n">
         <v>3920</v>
       </c>
       <c r="E5" s="12" t="n">
         <v>3920</v>
       </c>
+      <c r="F5" s="12" t="n">
+        <v>3920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Ownership interests (-)</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Changes of share capital</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F7" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Share premium and additional paid-in capital</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>46358</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>47317</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>46822</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>46886</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>46709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Share premium</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>46718</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>46718</v>
       </c>
       <c r="D9" s="12" t="n">
+        <v>46718</v>
+      </c>
+      <c r="E9" s="12" t="n">
         <v>46886</v>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="F9" s="12" t="n">
         <v>46718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Additional paid-in capital</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>-360</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>599</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>104</v>
       </c>
-      <c r="D10" s="12" t="n">
+      <c r="E10" s="12" t="n">
         <v>168</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>-9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="15" t="inlineStr">
         <is>
           <t>Other paid-in capital</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F11" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation of assets and liabilities (+/-)</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>-360</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>599</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>104</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>168</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>-9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation upon corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Differences on corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F14" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Differences between balance sheet date and transformation date (+/-)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F15" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Revenue reserves</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F16" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Other reserves</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Statutory and other reserves</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>19890</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>19408</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>8994</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>6468</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>1269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Retained earnings or accumulated losses brought forward (+/-)</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>19890</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>19408</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>8994</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>6468</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>1269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>-382</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>481</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>10414</v>
       </c>
-      <c r="D22" s="12" t="n">
+      <c r="E22" s="12" t="n">
         <v>2526</v>
       </c>
-      <c r="E22" s="12" t="n">
+      <c r="F22" s="12" t="n">
         <v>5198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Approved decision on advance payment for profit distribution (-)</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Provisions and liabilities</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>137757</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>134658</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>95256</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>122778</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>77944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Provisions</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>148</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>480</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>1560</v>
       </c>
-      <c r="D25" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Provisions for pensions and similar liabilities</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F26" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="14" t="inlineStr">
         <is>
           <t>Provision for corporate income tax</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>361</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>1418</v>
       </c>
-      <c r="D27" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F27" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Provisions under special statutory regulations</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F28" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Other provisions</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>148</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>119</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>142</v>
       </c>
-      <c r="D29" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Liabilities</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>137609</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>134178</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>93696</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>122778</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>77944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Long-term liabilities</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>5205</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>32504</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>6421</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>7887</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>9026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>5205</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>31504</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>6239</v>
       </c>
-      <c r="D35" s="12" t="n">
+      <c r="E35" s="12" t="n">
         <v>7203</v>
       </c>
-      <c r="E35" s="12" t="n">
+      <c r="F35" s="12" t="n">
         <v>9026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Long-term advanced payments received</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="15" t="inlineStr">
         <is>
           <t>Long-term notes payable</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>1000</v>
       </c>
-      <c r="C39" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F39" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="15" t="inlineStr">
         <is>
           <t>Deferred tax liability</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D41" s="12" t="n">
         <v>182</v>
       </c>
-      <c r="D41" s="12" t="n">
+      <c r="E41" s="12" t="n">
         <v>684</v>
       </c>
-      <c r="E41" s="12" t="n">
+      <c r="F41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F42" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Short-term liabilities</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>132404</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>101674</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>87275</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>114891</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>68918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F48" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>77951</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>53609</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>62323</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>75916</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>33353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Short-term advanced payments received</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F51" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>45866</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>38990</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>17679</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>32375</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>23023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Short-term notes payable</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>8587</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>9075</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>7273</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>6590</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>12542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Short-term accomodation</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Liabilities to employees</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>1335</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>1455</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>3827</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>3518</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>3303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Liabilities for social security and health insurance</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>1410</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>1317</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>1920</v>
       </c>
-      <c r="D60" s="12" t="n">
+      <c r="E60" s="12" t="n">
         <v>1837</v>
       </c>
-      <c r="E60" s="12" t="n">
+      <c r="F60" s="12" t="n">
         <v>1646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax liabilities and subsidies</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>2312</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>642</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>947</v>
       </c>
-      <c r="D61" s="12" t="n">
+      <c r="E61" s="12" t="n">
         <v>533</v>
       </c>
-      <c r="E61" s="12" t="n">
+      <c r="F61" s="12" t="n">
         <v>3809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>534</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>2628</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>579</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>351</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>3695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>2995</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>3033</v>
       </c>
-      <c r="C63" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E63" s="12" t="n">
         <v>351</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
+        <v>789</v>
+      </c>
+      <c r="C64" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="C64" s="12" t="n">
+      <c r="D64" s="12" t="n">
         <v>1420</v>
       </c>
-      <c r="D64" s="12" t="n">
+      <c r="E64" s="12" t="n">
         <v>2130</v>
       </c>
-      <c r="E64" s="12" t="n">
+      <c r="F64" s="12" t="n">
         <v>1897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="13" t="inlineStr">
         <is>
           <t>Accrued charges</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>789</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>12</v>
       </c>
-      <c r="C65" s="12" t="n">
+      <c r="D65" s="12" t="n">
         <v>1420</v>
       </c>
-      <c r="D65" s="12" t="n">
+      <c r="E65" s="12" t="n">
         <v>2130</v>
       </c>
-      <c r="E65" s="12" t="n">
+      <c r="F65" s="12" t="n">
         <v>860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="13" t="inlineStr">
         <is>
           <t>Deferred income</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E66" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F66" s="12" t="n">
         <v>1037</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E57"/>
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Revenues from products and services </t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>233763</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>210097</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>206713</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>211784</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>207854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Revenues from sale of goods</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>734</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>7509</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>16136</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>1552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Production-related costs</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>201231</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>164205</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>154950</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>184587</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>159320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Cost of sales</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>104</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>9469</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>15747</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>1488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Material and energy cost</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>998</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>1533</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>2203</v>
       </c>
-      <c r="D6" s="12" t="n">
+      <c r="E6" s="12" t="n">
         <v>1756</v>
       </c>
-      <c r="E6" s="12" t="n">
+      <c r="F6" s="12" t="n">
         <v>1317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="13" t="inlineStr">
         <is>
           <t>Services</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>200233</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>162568</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>143278</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>167084</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>156515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Change in inventory produced internally</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>-6626</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>-9538</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>-2251</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>-4040</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>-655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Own work capitalized (-)</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D9" s="12" t="n">
         <v>-8864</v>
       </c>
-      <c r="D9" s="12" t="n">
+      <c r="E9" s="12" t="n">
         <v>-12299</v>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="F9" s="12" t="n">
         <v>-7381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Personnel expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>26011</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>49181</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>73583</v>
       </c>
-      <c r="D10" s="12" t="n">
+      <c r="E10" s="12" t="n">
         <v>70231</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>49303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Wages and salaries</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>19324</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>36577</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>55183</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="E11" s="12" t="n">
         <v>52446</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>36858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Social security, health insurance and other costs</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>6687</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>12604</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>18400</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>17785</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>12445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="14" t="inlineStr">
         <is>
           <t>Social security and health insurance costs</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
+        <v>6433</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>12197</v>
       </c>
-      <c r="C13" s="12" t="n">
+      <c r="D13" s="12" t="n">
         <v>17928</v>
       </c>
-      <c r="D13" s="12" t="n">
+      <c r="E13" s="12" t="n">
         <v>17090</v>
       </c>
-      <c r="E13" s="12" t="n">
+      <c r="F13" s="12" t="n">
         <v>12061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Other costs</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>254</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>407</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>472</v>
       </c>
-      <c r="D14" s="12" t="n">
+      <c r="E14" s="12" t="n">
         <v>695</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Value adjustments in operating activities (depreciation, amortisation, impairment)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>7717</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>4265</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>6007</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>9768</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>13837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>7717</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>4386</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>10065</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>9675</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>13808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - permanent</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
+        <v>7717</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>4386</v>
       </c>
-      <c r="C17" s="12" t="n">
+      <c r="D17" s="12" t="n">
         <v>10065</v>
       </c>
-      <c r="D17" s="12" t="n">
+      <c r="E17" s="12" t="n">
         <v>9675</v>
       </c>
-      <c r="E17" s="12" t="n">
+      <c r="F17" s="12" t="n">
         <v>9750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - temporary</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" s="12" t="n">
         <v>4058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of inventories</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C19" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D19" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F19" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of receivables</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>-121</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>-4058</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>93</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
+        <v>1193</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>20385</v>
       </c>
-      <c r="C21" s="12" t="n">
+      <c r="D21" s="12" t="n">
         <v>39651</v>
       </c>
-      <c r="D21" s="12" t="n">
+      <c r="E21" s="12" t="n">
         <v>30392</v>
       </c>
-      <c r="E21" s="12" t="n">
+      <c r="F21" s="12" t="n">
         <v>14537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of non-current assets</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>20</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>40</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>409</v>
       </c>
-      <c r="D22" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F22" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of material</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D23" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="D23" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F23" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>1172</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>20345</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>39226</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>30392</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>14535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>543</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>15582</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>10920</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>1103</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Net book value of non-current assets sold</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>33</v>
       </c>
-      <c r="C26" s="12" t="n">
+      <c r="D26" s="12" t="n">
         <v>528</v>
       </c>
-      <c r="D26" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="13" t="inlineStr">
         <is>
           <t>Material sold</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F27" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Taxes and charges</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>17</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>28</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>33</v>
       </c>
-      <c r="D28" s="12" t="n">
+      <c r="E28" s="12" t="n">
         <v>32</v>
       </c>
-      <c r="E28" s="12" t="n">
+      <c r="F28" s="12" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="13" t="inlineStr">
         <is>
           <t>Operation provisions and specific-purpose deferred charges</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>29</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>-22</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>142</v>
       </c>
-      <c r="D29" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>497</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>15543</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>10217</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>1071</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Operating profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>6079</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>7521</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>19528</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>8962</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>8923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>Income from financial assets - interests</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
-        <v>1</v>
+        <v>2006</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>1</v>
       </c>
       <c r="D32" s="12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E32" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F32" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="13" t="inlineStr">
         <is>
           <t>Income from interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>1</v>
       </c>
       <c r="D33" s="12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E33" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F33" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="13" t="inlineStr">
         <is>
           <t>Other income from interests</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
-        <v>0</v>
+        <v>2006</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F34" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>Cost of interests sold</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>4649</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>107</v>
       </c>
-      <c r="D35" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F35" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>Income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Other income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>Costs related to other long-term financial assets</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Interest receivable and similar income</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
+        <v>962</v>
+      </c>
+      <c r="C40" s="12" t="n">
         <v>969</v>
       </c>
-      <c r="C40" s="12" t="n">
+      <c r="D40" s="12" t="n">
         <v>148</v>
       </c>
-      <c r="D40" s="12" t="n">
+      <c r="E40" s="12" t="n">
         <v>110</v>
       </c>
-      <c r="E40" s="12" t="n">
+      <c r="F40" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="13" t="inlineStr">
         <is>
           <t>Interest receivable and similar income - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>901</v>
       </c>
-      <c r="C41" s="12" t="n">
+      <c r="D41" s="12" t="n">
         <v>148</v>
       </c>
-      <c r="D41" s="12" t="n">
+      <c r="E41" s="12" t="n">
         <v>47</v>
       </c>
-      <c r="E41" s="12" t="n">
+      <c r="F41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="13" t="inlineStr">
         <is>
           <t>Other interest receivable and similar income</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>962</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>68</v>
       </c>
-      <c r="C42" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E42" s="12" t="n">
         <v>63</v>
       </c>
-      <c r="E42" s="12" t="n">
+      <c r="F42" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>Value adjustments and provisions in financial activities</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
+        <v>-750</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>2250</v>
       </c>
-      <c r="C43" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F43" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>4355</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>5347</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>6331</v>
       </c>
-      <c r="D44" s="12" t="n">
+      <c r="E44" s="12" t="n">
         <v>5631</v>
       </c>
-      <c r="E44" s="12" t="n">
+      <c r="F44" s="12" t="n">
         <v>1202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="13" t="inlineStr">
         <is>
           <t>Other interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>4355</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>5347</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>6331</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>5631</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>1202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>Other financial income</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>71</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>117</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>420</v>
       </c>
-      <c r="D47" s="12" t="n">
+      <c r="E47" s="12" t="n">
         <v>894</v>
       </c>
-      <c r="E47" s="12" t="n">
+      <c r="F47" s="12" t="n">
         <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>Othe financial expenses</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>383</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>344</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>279</v>
       </c>
-      <c r="D48" s="12" t="n">
+      <c r="E48" s="12" t="n">
         <v>627</v>
       </c>
-      <c r="E48" s="12" t="n">
+      <c r="F48" s="12" t="n">
         <v>407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Financial profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
+        <v>-5599</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>-6858</v>
       </c>
-      <c r="C49" s="12" t="n">
+      <c r="D49" s="12" t="n">
         <v>-6148</v>
       </c>
-      <c r="D49" s="12" t="n">
+      <c r="E49" s="12" t="n">
         <v>-5254</v>
       </c>
-      <c r="E49" s="12" t="n">
+      <c r="F49" s="12" t="n">
         <v>-1300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Profit/loss before tax (+/-)</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>480</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>663</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>13380</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>3708</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>7623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Income tax</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>863</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>182</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>2966</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>1182</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>2425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="13" t="inlineStr">
         <is>
           <t>Current income tax</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>759</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>806</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>3468</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>498</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>2425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="13" t="inlineStr">
         <is>
           <t>Deferred income tax (+/-)</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
+        <v>103</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>-624</v>
       </c>
-      <c r="C53" s="12" t="n">
+      <c r="D53" s="12" t="n">
         <v>-502</v>
       </c>
-      <c r="D53" s="12" t="n">
+      <c r="E53" s="12" t="n">
         <v>684</v>
       </c>
-      <c r="E53" s="12" t="n">
+      <c r="F53" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Profit/loss after tax (+/-)</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>-382</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>481</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>10414</v>
       </c>
-      <c r="D54" s="12" t="n">
+      <c r="E54" s="12" t="n">
         <v>2526</v>
       </c>
-      <c r="E54" s="12" t="n">
+      <c r="F54" s="12" t="n">
         <v>5198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>Transfer of part of profit/loss to shareholders</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Net profit/loss for the year (+/-)</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>-382</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>481</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>10414</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>2526</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>5198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Net turnover for the year</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
+        <v>233763</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>210831</v>
       </c>
-      <c r="C57" s="12" t="n">
+      <c r="D57" s="12" t="n">
         <v>254442</v>
       </c>
-      <c r="D57" s="12" t="n">
+      <c r="E57" s="12" t="n">
         <v>259316</v>
       </c>
-      <c r="E57" s="12" t="n">
+      <c r="F57" s="12" t="n">
         <v>224252</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="D1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="F1" s="9" t="inlineStr">
+      <c r="G1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Market capitalization</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>109760</v>
+        <v>80360</v>
       </c>
       <c r="C2" s="18" t="n">
+        <v>113680</v>
+      </c>
+      <c r="D2" s="18" t="n">
         <v>123480</v>
       </c>
-      <c r="D2" s="18" t="n">
+      <c r="E2" s="18" t="n">
         <v>134260</v>
       </c>
-      <c r="E2" s="18" t="n">
+      <c r="F2" s="18" t="n">
         <v>158760</v>
       </c>
-      <c r="F2" s="18" t="n">
+      <c r="G2" s="18" t="n">
         <v>294000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
+        <v>13813</v>
+      </c>
+      <c r="C3" s="18" t="n">
+        <v>13813</v>
+      </c>
+      <c r="D3" s="18" t="n">
         <v>11814</v>
       </c>
-      <c r="C3" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D3" s="18" t="n">
+      <c r="E3" s="18" t="n">
         <v>25568</v>
       </c>
-      <c r="E3" s="18" t="n">
+      <c r="F3" s="18" t="n">
         <v>18762</v>
       </c>
-      <c r="F3" s="18" t="n">
+      <c r="G3" s="18" t="n">
         <v>22787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>228.19</v>
+        <v>-210.37</v>
       </c>
       <c r="C4" s="18" t="n">
+        <v>-297.59</v>
+      </c>
+      <c r="D4" s="18" t="n">
         <v>256.72</v>
       </c>
-      <c r="D4" s="18" t="n">
+      <c r="E4" s="18" t="n">
         <v>12.89</v>
       </c>
-      <c r="E4" s="18" t="n">
+      <c r="F4" s="18" t="n">
         <v>62.85</v>
       </c>
-      <c r="F4" s="18" t="n">
+      <c r="G4" s="18" t="n">
         <v>56.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>16.47</v>
+        <v>11.82</v>
       </c>
       <c r="C5" s="18" t="n">
+        <v>14.23</v>
+      </c>
+      <c r="D5" s="18" t="n">
         <v>17.63</v>
       </c>
-      <c r="D5" s="18" t="n">
+      <c r="E5" s="18" t="n">
         <v>7.88</v>
       </c>
-      <c r="E5" s="18" t="n">
+      <c r="F5" s="18" t="n">
         <v>12.73</v>
       </c>
-      <c r="F5" s="18" t="n">
+      <c r="G5" s="18" t="n">
         <v>14.37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>0.92</v>
+        <v>0.7</v>
       </c>
       <c r="C6" s="18" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="D6" s="18" t="n">
         <v>0.99</v>
       </c>
-      <c r="D6" s="18" t="n">
+      <c r="E6" s="18" t="n">
         <v>0.94</v>
       </c>
-      <c r="E6" s="18" t="n">
+      <c r="F6" s="18" t="n">
         <v>1.05</v>
       </c>
-      <c r="F6" s="18" t="n">
+      <c r="G6" s="18" t="n">
         <v>1.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="C7" s="18" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="D7" s="18" t="n">
         <v>0.59</v>
       </c>
-      <c r="D7" s="18" t="n">
+      <c r="E7" s="18" t="n">
         <v>0.63</v>
       </c>
-      <c r="E7" s="18" t="n">
+      <c r="F7" s="18" t="n">
         <v>0.7</v>
       </c>
-      <c r="F7" s="18" t="n">
+      <c r="G7" s="18" t="n">
         <v>1.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1.54</v>
+        <v>1.15</v>
       </c>
       <c r="C8" s="18" t="n">
+        <v>1.63</v>
+      </c>
+      <c r="D8" s="18" t="n">
         <v>1.74</v>
       </c>
-      <c r="D8" s="18" t="n">
+      <c r="E8" s="18" t="n">
         <v>1.91</v>
       </c>
-      <c r="E8" s="18" t="n">
+      <c r="F8" s="18" t="n">
         <v>2.65</v>
       </c>
-      <c r="F8" s="18" t="n">
+      <c r="G8" s="18" t="n">
         <v>5.15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
+        <v>-0.18</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>-0.18</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>0.24</v>
       </c>
-      <c r="C9" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D9" s="18" t="n">
+      <c r="E9" s="18" t="n">
         <v>6.24</v>
       </c>
-      <c r="E9" s="18" t="n">
+      <c r="F9" s="18" t="n">
         <v>1.37</v>
       </c>
-      <c r="F9" s="18" t="n">
+      <c r="G9" s="18" t="n">
         <v>3.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
+        <v>-0.55</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>-0.55</v>
+      </c>
+      <c r="D10" s="18" t="n">
         <v>0.68</v>
       </c>
-      <c r="C10" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D10" s="18" t="n">
+      <c r="E10" s="18" t="n">
         <v>14.85</v>
       </c>
-      <c r="E10" s="18" t="n">
+      <c r="F10" s="18" t="n">
         <v>4.22</v>
       </c>
-      <c r="F10" s="18" t="n">
+      <c r="G10" s="18" t="n">
         <v>9.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>