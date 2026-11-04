--- v3 (2026-08-07)
+++ v4 (2026-11-04)
@@ -301,4652 +301,5374 @@
         <is>
           <t>roční výsledky ke dni uvedeném v tabulce</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data jsou v  tis. Kč</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Poslední aktualizace dat:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>20.07.2026</t>
+          <t>03.11.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Finanční data jsou Burze cenných papírů Praha, a.s. poskytována jednotlivými emitenty a za jejich správnost ručí emitent. Data jsou čerpána z výročních zpráv, které jsou zveřejněny ve složce profil společnosti a reporty, a také na webové stránce emitenta: https://www.bezvavlasy.cz/pro-investory/. Burza cenných papírů Praha, a.s. neposkytuje za data žádné záruky, není zodpovědná za jakékoliv chyby nebo překlepy, nebo za jakákoliv rozhodnutí, založená na těchto datech. Více informací: https://www.pse.cz/pravni-informace.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E82"/>
+  <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>AKTIVA CELKEM</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>726310</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>767136</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>935007</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>266834</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>181178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Pohledávky za upsaný základní kapitál</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F3" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Stálá aktiva</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>382663</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>418667</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>483482</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>42222</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>35869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>47677</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>42202</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>38584</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>32073</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>28719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Nehmotné výsledky vývoje </t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Ocenitelná práva</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>29641</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>28940</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>28918</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>26765</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Software</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>8485</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>5918</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>4029</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>9</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Ostatní ocenitelná práva</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
+        <v>21156</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>23022</v>
       </c>
-      <c r="C9" s="12" t="n">
+      <c r="D9" s="12" t="n">
         <v>24889</v>
       </c>
-      <c r="D9" s="12" t="n">
+      <c r="E9" s="12" t="n">
         <v>26756</v>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="F9" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F10" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>18036</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>13262</v>
       </c>
-      <c r="C11" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy a nedokončený majetek</t>
+          <t>Poskytnuté zálohy na dlouh. nehm. majetek a nedokončený dlouh. nehm. majetek</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="12" t="n">
         <v>9666</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>5308</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>28593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouh. nehm. majetek</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C14" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="12" t="n">
         <v>9666</v>
       </c>
-      <c r="C14" s="12" t="n">
-[...2 lines deleted...]
-      <c r="D14" s="12" t="n">
+      <c r="E14" s="12" t="n">
         <v>5308</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>28593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
-          <t>Dlouhodobý hmotný majetek   </t>
+          <t>Dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>39140</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>43459</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>54078</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>9422</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>7150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Pozemky a stavby</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>6766</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>13545</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>15625</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>2165</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>2245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="15" t="inlineStr">
         <is>
           <t>Pozemky</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="15" t="inlineStr">
         <is>
           <t>Stavby</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
+        <v>6766</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>13545</v>
       </c>
-      <c r="C18" s="12" t="n">
+      <c r="D18" s="12" t="n">
         <v>15625</v>
       </c>
-      <c r="D18" s="12" t="n">
+      <c r="E18" s="12" t="n">
         <v>2165</v>
       </c>
-      <c r="E18" s="12" t="n">
+      <c r="F18" s="12" t="n">
         <v>2245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Hmotné movité věci a jejich soubory</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>26438</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>29683</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>36584</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>3598</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>4905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Oceňovací rozdíl k nabytému majetku</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F20" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Pěstitelské celky trvalých porostů</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Dospělá zvířata a jejich skupiny</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F24" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy a nedokončený majetek</t>
+          <t>Poskytnuté zálohy na dlouh. hmotný majetek a nedok. dlouh. hmotný majetek</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>5936</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>231</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>1869</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>3659</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouh. hmotný majetek</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>224</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>231</v>
       </c>
-      <c r="C26" s="12" t="n">
+      <c r="D26" s="12" t="n">
         <v>1869</v>
       </c>
-      <c r="D26" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
-        <v>0</v>
+        <v>5712</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E27" s="12" t="n">
         <v>3659</v>
       </c>
-      <c r="E27" s="12" t="n">
+      <c r="F27" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>604</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>859</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>1130</v>
       </c>
-      <c r="D28" s="12" t="n">
+      <c r="E28" s="12" t="n">
         <v>727</v>
       </c>
-      <c r="E28" s="12" t="n">
+      <c r="F28" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Podíly - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D29" s="12" t="n">
         <v>1</v>
       </c>
-      <c r="D29" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F30" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Podíly - podstatný vliv</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E31" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F31" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - podstatný vliv</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobé cenné papíry a podíly</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>385</v>
       </c>
       <c r="C33" s="12" t="n">
+        <v>385</v>
+      </c>
+      <c r="D33" s="12" t="n">
         <v>384</v>
       </c>
-      <c r="D33" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F33" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - ostatní</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>219</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>474</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>745</v>
       </c>
-      <c r="D35" s="12" t="n">
+      <c r="E35" s="12" t="n">
         <v>727</v>
       </c>
-      <c r="E35" s="12" t="n">
+      <c r="F35" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
+        <v>219</v>
+      </c>
+      <c r="C36" s="12" t="n">
         <v>474</v>
       </c>
-      <c r="C36" s="12" t="n">
+      <c r="D36" s="12" t="n">
         <v>745</v>
       </c>
-      <c r="D36" s="12" t="n">
+      <c r="E36" s="12" t="n">
         <v>727</v>
       </c>
-      <c r="E36" s="12" t="n">
+      <c r="F36" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
-          <t>Poskytnuté zálohy</t>
+          <t>Poskytnuté zálohy na dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Oběžná aktiva</t>
+      <c r="A38" s="13" t="inlineStr">
+        <is>
+          <t>Konsolidační rozdíl a podíly v ekvivalenci</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
-        <v>344641</v>
+        <v>295242</v>
       </c>
       <c r="C38" s="12" t="n">
-        <v>451525</v>
+        <v>332147</v>
       </c>
       <c r="D38" s="12" t="n">
-        <v>220703</v>
-[...3 lines deleted...]
-      </c>
+        <v>389690</v>
+      </c>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>Konsolidační rozdíl a podíly v ekvivalenci</t>
+      <c r="A39" s="14" t="inlineStr">
+        <is>
+          <t>Kladný konsolidační rozdíl</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
+        <v>295242</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>332147</v>
       </c>
-      <c r="C39" s="12" t="n">
+      <c r="D39" s="12" t="n">
         <v>389690</v>
       </c>
-      <c r="D39" s="12"/>
       <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>Zásoby</t>
+      <c r="A40" s="14" t="inlineStr">
+        <is>
+          <t>Záporný konsolidační rozdíl</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
-        <v>239752</v>
+        <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
-        <v>266248</v>
+        <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
-        <v>134259</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="14" t="inlineStr">
         <is>
-          <t>Kladný konsolidační rozdíl</t>
+          <t>Podíly v ekvivalenci</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
-        <v>332147</v>
+        <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
-        <v>389690</v>
-[...1 lines deleted...]
-      <c r="D41" s="12"/>
+        <v>0</v>
+      </c>
+      <c r="D41" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="14" t="inlineStr">
-[...1 lines deleted...]
-          <t>Materiál</t>
+      <c r="A42" s="10" t="inlineStr">
+        <is>
+          <t>Oběžná aktiva</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
-        <v>0</v>
+        <v>343647</v>
       </c>
       <c r="C42" s="12" t="n">
-        <v>0</v>
+        <v>348469</v>
       </c>
       <c r="D42" s="12" t="n">
-        <v>0</v>
+        <v>451525</v>
       </c>
       <c r="E42" s="12" t="n">
-        <v>0</v>
+        <v>220703</v>
+      </c>
+      <c r="F42" s="12" t="n">
+        <v>145208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="14" t="inlineStr">
-[...1 lines deleted...]
-          <t>Záporný konsolidační rozdíl</t>
+      <c r="A43" s="13" t="inlineStr">
+        <is>
+          <t>Zásoby</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
-        <v>0</v>
+        <v>279142</v>
       </c>
       <c r="C43" s="12" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="E43" s="12"/>
+        <v>239752</v>
+      </c>
+      <c r="D43" s="12" t="n">
+        <v>266248</v>
+      </c>
+      <c r="E43" s="12" t="n">
+        <v>134259</v>
+      </c>
+      <c r="F43" s="12" t="n">
+        <v>87738</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="14" t="inlineStr">
         <is>
-          <t>Nedokončená výroba a polotovary</t>
+          <t>Materiál</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F44" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="14" t="inlineStr">
         <is>
-          <t>Podíly v ekvivalenci</t>
+          <t>Nedokončená výroba a polotovary</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D45" s="12"/>
-      <c r="E45" s="12"/>
+      <c r="D45" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E45" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Výrobky a zboží</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>278544</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>239752</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>259010</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>134259</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>87738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Výrobky</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Zboží</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>278544</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>239752</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>259010</v>
       </c>
-      <c r="D48" s="12" t="n">
+      <c r="E48" s="12" t="n">
         <v>134259</v>
       </c>
-      <c r="E48" s="12" t="n">
+      <c r="F48" s="12" t="n">
         <v>87738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="14" t="inlineStr">
         <is>
           <t>Mladá a ostatní zvířata a jejich skupiny</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="14" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy na zásoby</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
-        <v>0</v>
+        <v>598</v>
       </c>
       <c r="C50" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D50" s="12" t="n">
         <v>7238</v>
       </c>
-      <c r="D50" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F50" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="13" t="inlineStr">
         <is>
           <t>Pohledávky</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
-        <v>57611</v>
+        <v>50879</v>
       </c>
       <c r="C51" s="12" t="n">
+        <v>61439</v>
+      </c>
+      <c r="D51" s="12" t="n">
         <v>27301</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>14446</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>42499</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="14" t="inlineStr">
         <is>
           <t>Dlouhodobé pohledávky</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>12730</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>17669</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>2655</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>747</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Pohledávky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - podstatný vliv</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Odložená daňová pohledávka</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>3257</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>1920</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>1873</v>
       </c>
-      <c r="D56" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F56" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ostatní</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
+        <v>9473</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>15749</v>
       </c>
-      <c r="C57" s="12" t="n">
+      <c r="D57" s="12" t="n">
         <v>782</v>
       </c>
-      <c r="D57" s="12" t="n">
+      <c r="E57" s="12" t="n">
         <v>747</v>
       </c>
-      <c r="E57" s="12" t="n">
+      <c r="F57" s="12" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Pohledávky za společníky</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé poskytnuté zálohy</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
-        <v>160</v>
+        <v>1213</v>
       </c>
       <c r="C59" s="12" t="n">
         <v>160</v>
       </c>
       <c r="D59" s="12" t="n">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E59" s="12" t="n">
         <v>140</v>
       </c>
+      <c r="F59" s="12" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty aktivní</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E60" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F60" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Jiné pohledávky</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>8260</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>15589</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>622</v>
       </c>
-      <c r="D61" s="12" t="n">
+      <c r="E61" s="12" t="n">
         <v>607</v>
       </c>
-      <c r="E61" s="12" t="n">
+      <c r="F61" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="14" t="inlineStr">
         <is>
           <t>Krátkodobé pohledávky</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>32806</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>39942</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>23628</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>13699</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>42359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Pohledávky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>22866</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>13300</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>16045</v>
       </c>
-      <c r="D63" s="12" t="n">
+      <c r="E63" s="12" t="n">
         <v>6150</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>11556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E64" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F64" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - podstatný vliv</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C65" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D65" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E65" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F65" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ostatní</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>9940</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>26642</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>7583</v>
       </c>
-      <c r="D66" s="12" t="n">
+      <c r="E66" s="12" t="n">
         <v>7549</v>
       </c>
-      <c r="E66" s="12" t="n">
+      <c r="F66" s="12" t="n">
         <v>30803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="15" t="inlineStr">
         <is>
           <t>Pohledávky za společníky</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E67" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F67" s="12" t="n">
         <v>24240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="15" t="inlineStr">
         <is>
           <t>Sociální zabezpečení a zdravotní pojištění</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E68" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F68" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové pohledávky</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
+        <v>6546</v>
+      </c>
+      <c r="C69" s="12" t="n">
         <v>14448</v>
       </c>
-      <c r="C69" s="12" t="n">
+      <c r="D69" s="12" t="n">
         <v>2757</v>
       </c>
-      <c r="D69" s="12" t="n">
+      <c r="E69" s="12" t="n">
         <v>5773</v>
       </c>
-      <c r="E69" s="12" t="n">
+      <c r="F69" s="12" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé poskytnuté zálohy</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
+        <v>2958</v>
+      </c>
+      <c r="C70" s="12" t="n">
         <v>11931</v>
       </c>
-      <c r="C70" s="12" t="n">
+      <c r="D70" s="12" t="n">
         <v>4333</v>
       </c>
-      <c r="D70" s="12" t="n">
+      <c r="E70" s="12" t="n">
         <v>1234</v>
       </c>
-      <c r="E70" s="12" t="n">
+      <c r="F70" s="12" t="n">
         <v>6399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty aktivní</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
+        <v>394</v>
+      </c>
+      <c r="C71" s="12" t="n">
         <v>60</v>
       </c>
-      <c r="C71" s="12" t="n">
+      <c r="D71" s="12" t="n">
         <v>410</v>
       </c>
-      <c r="D71" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F71" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="15" t="inlineStr">
         <is>
           <t>Jiné pohledávky</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
+        <v>42</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>203</v>
       </c>
-      <c r="C72" s="12" t="n">
+      <c r="D72" s="12" t="n">
         <v>83</v>
       </c>
-      <c r="D72" s="12" t="n">
+      <c r="E72" s="12" t="n">
         <v>542</v>
       </c>
-      <c r="E72" s="12" t="n">
+      <c r="F72" s="12" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="13" t="inlineStr">
+      <c r="A73" s="14" t="inlineStr">
+        <is>
+          <t>Časové rozlišení aktiv</t>
+        </is>
+      </c>
+      <c r="B73" s="11" t="n">
+        <v>5343</v>
+      </c>
+      <c r="C73" s="12" t="n">
+        <v>3828</v>
+      </c>
+      <c r="D73" s="12" t="n">
+        <v>1018</v>
+      </c>
+      <c r="E73" s="12" t="n">
+        <v>3909</v>
+      </c>
+      <c r="F73" s="12" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="15" t="inlineStr">
+        <is>
+          <t>Náklady příštích období</t>
+        </is>
+      </c>
+      <c r="B74" s="11" t="n">
+        <v>4709</v>
+      </c>
+      <c r="C74" s="12" t="n">
+        <v>3582</v>
+      </c>
+      <c r="D74" s="12" t="n">
+        <v>1384</v>
+      </c>
+      <c r="E74" s="12" t="n">
+        <v>3909</v>
+      </c>
+      <c r="F74" s="12" t="n">
+        <v>69</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="15" t="inlineStr">
+        <is>
+          <t>Komplexní náklady příštích období</t>
+        </is>
+      </c>
+      <c r="B75" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D75" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E75" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F75" s="12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="15" t="inlineStr">
+        <is>
+          <t>Příjmy příštích období</t>
+        </is>
+      </c>
+      <c r="B76" s="11" t="n">
+        <v>634</v>
+      </c>
+      <c r="C76" s="12" t="n">
+        <v>246</v>
+      </c>
+      <c r="D76" s="12" t="n">
+        <v>-366</v>
+      </c>
+      <c r="E76" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F76" s="12" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Krátkodobý finanční majetek</t>
         </is>
       </c>
-      <c r="B73" s="11" t="n">
-[...74 lines deleted...]
-      </c>
       <c r="B77" s="11" t="n">
-        <v>4241</v>
+        <v>0</v>
       </c>
       <c r="C77" s="12" t="n">
-        <v>3883</v>
+        <v>0</v>
       </c>
       <c r="D77" s="12" t="n">
-        <v>668</v>
+        <v>0</v>
       </c>
       <c r="E77" s="12" t="n">
-        <v>367</v>
+        <v>0</v>
+      </c>
+      <c r="F77" s="12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="14" t="inlineStr">
         <is>
-          <t>Peněžní prostředky na účtech</t>
+          <t>Podíly - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
-        <v>43037</v>
+        <v>0</v>
       </c>
       <c r="C78" s="12" t="n">
-        <v>154093</v>
+        <v>0</v>
       </c>
       <c r="D78" s="12" t="n">
-        <v>71330</v>
+        <v>0</v>
       </c>
       <c r="E78" s="12" t="n">
-        <v>14604</v>
+        <v>0</v>
+      </c>
+      <c r="F78" s="12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Časové rozlišení aktiv</t>
+      <c r="A79" s="14" t="inlineStr">
+        <is>
+          <t>Ostatní krátkodobý finanční majetek</t>
         </is>
       </c>
       <c r="B79" s="11" t="n">
-        <v>3828</v>
+        <v>0</v>
       </c>
       <c r="C79" s="12" t="n">
-        <v>1018</v>
+        <v>0</v>
       </c>
       <c r="D79" s="12" t="n">
-        <v>3909</v>
+        <v>0</v>
       </c>
       <c r="E79" s="12" t="n">
-        <v>101</v>
+        <v>0</v>
+      </c>
+      <c r="F79" s="12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="13" t="inlineStr">
         <is>
-          <t>Náklady příštích období </t>
+          <t>Peněžní prostředky</t>
         </is>
       </c>
       <c r="B80" s="11" t="n">
-        <v>3582</v>
+        <v>13626</v>
       </c>
       <c r="C80" s="12" t="n">
-        <v>1384</v>
+        <v>47278</v>
       </c>
       <c r="D80" s="12" t="n">
-        <v>3909</v>
+        <v>157976</v>
       </c>
       <c r="E80" s="12" t="n">
-        <v>69</v>
+        <v>71998</v>
+      </c>
+      <c r="F80" s="12" t="n">
+        <v>14971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>Komplexní náklady příštích období</t>
+      <c r="A81" s="14" t="inlineStr">
+        <is>
+          <t>Peněžní prostředky v pokladně</t>
         </is>
       </c>
       <c r="B81" s="11" t="n">
-        <v>0</v>
+        <v>1605</v>
       </c>
       <c r="C81" s="12" t="n">
-        <v>0</v>
+        <v>4241</v>
       </c>
       <c r="D81" s="12" t="n">
-        <v>0</v>
+        <v>3883</v>
       </c>
       <c r="E81" s="12" t="n">
-        <v>0</v>
+        <v>668</v>
+      </c>
+      <c r="F81" s="12" t="n">
+        <v>367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>Příjmy příštích období</t>
+      <c r="A82" s="14" t="inlineStr">
+        <is>
+          <t>Peněžní prostředky na účtech</t>
         </is>
       </c>
       <c r="B82" s="11" t="n">
-        <v>246</v>
+        <v>12021</v>
       </c>
       <c r="C82" s="12" t="n">
-        <v>-366</v>
+        <v>43037</v>
       </c>
       <c r="D82" s="12" t="n">
-        <v>0</v>
+        <v>154093</v>
       </c>
       <c r="E82" s="12" t="n">
-        <v>32</v>
+        <v>71330</v>
+      </c>
+      <c r="F82" s="12" t="n">
+        <v>14604</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E83"/>
+  <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>PASIVA CELKEM</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>726310</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>767136</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>935007</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>266834</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>181178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Vlastní kapitál</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>370736</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>417933</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>198756</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>169677</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>141883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="13" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
         <v>108000</v>
       </c>
       <c r="C4" s="12" t="n">
-        <v>80000</v>
+        <v>108000</v>
       </c>
       <c r="D4" s="12" t="n">
         <v>80000</v>
       </c>
       <c r="E4" s="12" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F4" s="12" t="n">
         <v>200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="14" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
-        <v>80000</v>
+        <v>108000</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>80000</v>
       </c>
       <c r="D5" s="12" t="n">
         <v>80000</v>
       </c>
       <c r="E5" s="12" t="n">
+        <v>80000</v>
+      </c>
+      <c r="F5" s="12" t="n">
         <v>200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Vlastní podíly (-)</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Změny základního kapitálu</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>28000</v>
       </c>
-      <c r="C7" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Ažio a kapitálové fondy</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
         <v>245000</v>
       </c>
       <c r="C8" s="12" t="n">
-        <v>28000</v>
+        <v>245000</v>
       </c>
       <c r="D8" s="12" t="n">
         <v>28000</v>
       </c>
       <c r="E8" s="12" t="n">
         <v>28000</v>
       </c>
+      <c r="F8" s="12" t="n">
+        <v>28000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Ážio</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>217000</v>
       </c>
       <c r="C9" s="12" t="n">
-        <v>0</v>
+        <v>217000</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Kapitálové fondy</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>28000</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>28000</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>28000</v>
       </c>
       <c r="E10" s="12" t="n">
         <v>28000</v>
       </c>
+      <c r="F10" s="12" t="n">
+        <v>28000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="15" t="inlineStr">
         <is>
           <t>Ostatní kapitálové fondy</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>28000</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>28000</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>28000</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>28000</v>
       </c>
+      <c r="F11" s="12" t="n">
+        <v>28000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Oceňovací rozdíly z přecenění majetku a závazků (+/-)</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F12" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Oceň. rozdíly z přecenění při přeměnách obch. korporací (+/-)</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Rozdíly z přeměn obchodních korporací (+/-)</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F14" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Rozdíly z ocenění při přeměnách obchodních korporací (+/-)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F15" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Fondy ze zisku</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
         <v>14720</v>
       </c>
       <c r="C16" s="12" t="n">
-        <v>20</v>
+        <v>14720</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>20</v>
       </c>
       <c r="E16" s="12" t="n">
         <v>20</v>
       </c>
+      <c r="F16" s="12" t="n">
+        <v>20</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervní fondy</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>20</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>20</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>20</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>20</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>20</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Statutární a ostatní fondy</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>14700</v>
       </c>
       <c r="C18" s="12" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>49917</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>75082</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>61657</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>33862</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>81077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Nerozdělený zisk nebo neuhrazená ztráta minulých let (+/-)</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>50213</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>76036</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>61657</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>33862</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>81077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Jiný výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
+        <v>-296</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>-954</v>
       </c>
-      <c r="C21" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F21" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Výsledek hospodaření běžného účetního období (+/-)</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>-46901</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>-24869</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>29079</v>
       </c>
-      <c r="D22" s="12" t="n">
+      <c r="E22" s="12" t="n">
         <v>27795</v>
       </c>
-      <c r="E22" s="12" t="n">
+      <c r="F22" s="12" t="n">
         <v>32586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Rozhodnuto o zálohové výplatě podílu na zisku (-)</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Cizí zdroje</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
-        <v>344132</v>
+        <v>355574</v>
       </c>
       <c r="C24" s="12" t="n">
+        <v>349203</v>
+      </c>
+      <c r="D24" s="12" t="n">
         <v>736251</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>92394</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>36079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Rezervy</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>1157</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>1915</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>1257</v>
       </c>
-      <c r="D25" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Rezerva na důchody a podobné závazky</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F26" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="14" t="inlineStr">
         <is>
           <t>Rezerva na daň z příjmů</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>567</v>
       </c>
-      <c r="C27" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F27" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Rezervy podle zvláštních právních předpisů</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F28" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervy</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>1157</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>1348</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>1257</v>
       </c>
-      <c r="D29" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F29" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Závazky</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
-        <v>342217</v>
+        <v>354417</v>
       </c>
       <c r="C30" s="12" t="n">
+        <v>347288</v>
+      </c>
+      <c r="D30" s="12" t="n">
         <v>734994</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>92394</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>36079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Dlouhodobé závazky</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>160715</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>213752</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>260744</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>1721</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>2781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
           <t>Vydané dluhopisy</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
           <t>Vyměnitelné dluhopisy</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Ostatní dluhopisy</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
           <t>Závazky k úvěrovým institucím</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>88889</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>111111</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>133333</v>
       </c>
-      <c r="D35" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F35" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé přijaté zálohy</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Závazky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé směnky k úhradě</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="15" t="inlineStr">
         <is>
           <t>Závazky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="15" t="inlineStr">
         <is>
           <t>Závazky - podstatný vliv</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="15" t="inlineStr">
         <is>
           <t>Odložený daňový závazek</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E41" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F41" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="15" t="inlineStr">
         <is>
           <t>Závazky ostatní</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>71826</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>102641</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>127411</v>
       </c>
-      <c r="D42" s="12" t="n">
+      <c r="E42" s="12" t="n">
         <v>1721</v>
       </c>
-      <c r="E42" s="12" t="n">
+      <c r="F42" s="12" t="n">
         <v>2781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Závazky ke společníkům</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty pasívní</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
+        <v>71826</v>
+      </c>
+      <c r="C45" s="12" t="n">
         <v>102641</v>
       </c>
-      <c r="C45" s="12" t="n">
+      <c r="D45" s="12" t="n">
         <v>127411</v>
       </c>
-      <c r="D45" s="12" t="n">
+      <c r="E45" s="12" t="n">
         <v>1721</v>
       </c>
-      <c r="E45" s="12" t="n">
+      <c r="F45" s="12" t="n">
         <v>2781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Krátkodobé závazky</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>191254</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>128465</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>466769</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>90673</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>33298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Vydané dluhopisy</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Vyměnitelné dluhopisy</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F48" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Ostatní dluhopisy</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Závazky k úvěrovým institucím</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>58551</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>27669</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>92800</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>1978</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé přijaté zálohy</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>1123</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>1197</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>2860</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>3215</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Závazky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>64068</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>44755</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>42739</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>80405</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>23383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé směnky k úhradě</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Závazky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Závazky - podstatný vliv</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Závazky ostatní</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>67512</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>54844</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>328370</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>5075</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>9308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Závazky ke společníkům</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>430</v>
       </c>
-      <c r="C57" s="12" t="n">
+      <c r="D57" s="12" t="n">
         <v>414</v>
       </c>
-      <c r="D57" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F57" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé finanční výpomoci</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Závazky k zaměstnancům</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>6817</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>9054</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>5425</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>613</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Závazky ze sociálního zabezpečení a zdravotního pojištění</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>3676</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>4512</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>2805</v>
       </c>
-      <c r="D60" s="12" t="n">
+      <c r="E60" s="12" t="n">
         <v>318</v>
       </c>
-      <c r="E60" s="12" t="n">
+      <c r="F60" s="12" t="n">
         <v>376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové závazky a dotace</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>16818</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>14116</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>11494</v>
       </c>
-      <c r="D61" s="12" t="n">
+      <c r="E61" s="12" t="n">
         <v>2539</v>
       </c>
-      <c r="E61" s="12" t="n">
+      <c r="F61" s="12" t="n">
         <v>5016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
-          <t>Dohadné účty pasivní </t>
+          <t>Dohadné účty pasivní</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>643</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>1264</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>2890</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>270</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>39558</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>25468</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>305342</v>
       </c>
-      <c r="D63" s="12" t="n">
+      <c r="E63" s="12" t="n">
         <v>1335</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>3009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="10" t="inlineStr">
+      <c r="A64" s="14" t="inlineStr">
         <is>
           <t>Časové rozlišení pasiv</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
+        <v>2448</v>
+      </c>
+      <c r="C64" s="12" t="n">
         <v>5071</v>
       </c>
-      <c r="C64" s="12" t="n">
+      <c r="D64" s="12" t="n">
         <v>7481</v>
       </c>
-      <c r="D64" s="12" t="n">
+      <c r="E64" s="12" t="n">
         <v>4763</v>
       </c>
-      <c r="E64" s="12" t="n">
+      <c r="F64" s="12" t="n">
         <v>3216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="13" t="inlineStr">
+      <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Výdaje příštích období</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>2328</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>4976</v>
       </c>
-      <c r="C65" s="12" t="n">
+      <c r="D65" s="12" t="n">
         <v>7423</v>
       </c>
-      <c r="D65" s="12" t="n">
+      <c r="E65" s="12" t="n">
         <v>4763</v>
       </c>
-      <c r="E65" s="12" t="n">
+      <c r="F65" s="12" t="n">
         <v>3216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>Výnosy příštích období </t>
+      <c r="A66" s="15" t="inlineStr">
+        <is>
+          <t>Výnosy příštích období</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>120</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>95</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>58</v>
       </c>
-      <c r="D66" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F66" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Menšinový vlastní kapitál </t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D67" s="12"/>
+      <c r="D67" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E67" s="12"/>
+      <c r="F67" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="13" t="inlineStr">
         <is>
           <t>Menšinový základní kapitál</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C68" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D68" s="12"/>
+      <c r="D68" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E68" s="12"/>
+      <c r="F68" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="14" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C69" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D69" s="12"/>
+      <c r="D69" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E69" s="12"/>
+      <c r="F69" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="14" t="inlineStr">
         <is>
           <t>Vlastní akcie a vlastní obchodní podíly (-)</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C70" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D70" s="12"/>
+      <c r="D70" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E70" s="12"/>
+      <c r="F70" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="14" t="inlineStr">
         <is>
           <t>Změny základního kapitálu (+/-)</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C71" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D71" s="12"/>
+      <c r="D71" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E71" s="12"/>
+      <c r="F71" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="13" t="inlineStr">
         <is>
           <t>Menšinové kapitálové fondy</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C72" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D72" s="12"/>
+      <c r="D72" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E72" s="12"/>
+      <c r="F72" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="14" t="inlineStr">
         <is>
           <t>Emisní ážio</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D73" s="12"/>
+      <c r="D73" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E73" s="12"/>
+      <c r="F73" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Ostatní kapitálové fondy</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D74" s="12"/>
+      <c r="D74" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E74" s="12"/>
+      <c r="F74" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="14" t="inlineStr">
         <is>
           <t>Oceňovací rozdíly z přecenění majetku a závazku (+/-)</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D75" s="12"/>
+      <c r="D75" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E75" s="12"/>
+      <c r="F75" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="14" t="inlineStr">
         <is>
           <t>Oceňovací rozdíly z přecenění při přeměnách (+/-)</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C76" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D76" s="12"/>
+      <c r="D76" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E76" s="12"/>
+      <c r="F76" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Menšinové fondy ze zisku</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C77" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D77" s="12"/>
+      <c r="D77" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E77" s="12"/>
+      <c r="F77" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervní fondy</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C78" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D78" s="12"/>
+      <c r="D78" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E78" s="12"/>
+      <c r="F78" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="14" t="inlineStr">
         <is>
           <t>Statutární a ostatní fondy</t>
         </is>
       </c>
       <c r="B79" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C79" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D79" s="12"/>
+      <c r="D79" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E79" s="12"/>
+      <c r="F79" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Menšinový výsledek hospodaření min. let  (+/-)</t>
         </is>
       </c>
       <c r="B80" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C80" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D80" s="12"/>
+      <c r="D80" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E80" s="12"/>
+      <c r="F80" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="14" t="inlineStr">
         <is>
           <t>Nerozdělený zisk nebo neuhrazená ztráta minulých let (+/-)</t>
         </is>
       </c>
       <c r="B81" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D81" s="12"/>
+      <c r="D81" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E81" s="12"/>
+      <c r="F81" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="14" t="inlineStr">
         <is>
           <t>Jiný výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
       <c r="B82" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C82" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D82" s="12"/>
+      <c r="D82" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E82" s="12"/>
+      <c r="F82" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Menšinový výsledek hospodaření běžného období(+/-)</t>
         </is>
       </c>
       <c r="B83" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C83" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D83" s="12"/>
+      <c r="D83" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E83" s="12"/>
+      <c r="F83" s="12"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržby za prodej výrobků a služeb</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>27146</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>22219</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>13985</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>13305</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>14911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Tržby za prodej zboží </t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>930736</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>920318</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>625528</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>498566</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>435554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Výkonová spotřeba</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>798497</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>762574</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>582842</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>465836</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>399417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Náklady vynaložené na prodané zboží</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>600615</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>593519</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>485307</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>384865</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>336162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Spotřeba materiálu a energie</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>14062</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>14363</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>1222</v>
       </c>
-      <c r="D6" s="12" t="n">
+      <c r="E6" s="12" t="n">
         <v>580</v>
       </c>
-      <c r="E6" s="12" t="n">
+      <c r="F6" s="12" t="n">
         <v>731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="13" t="inlineStr">
         <is>
           <t>Služby</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>183820</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>154692</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>96313</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>80391</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>62524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Změna stavu zásob vlastní činnosti (+/-)</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F8" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Aktivace (-)</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F9" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Osobní náklady</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>137220</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>131476</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>17231</v>
       </c>
-      <c r="D10" s="12" t="n">
+      <c r="E10" s="12" t="n">
         <v>12559</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>12798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Mzdové náklady</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>100140</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>95700</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>12468</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="E11" s="12" t="n">
         <v>9211</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>9493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Náklady na sociální zabezpečení, zdravotní pojištění a ostatní náklady</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>37080</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>35776</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>4763</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>3348</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>3305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="14" t="inlineStr">
         <is>
           <t>Náklady na sociální zabezpečení a zdravotní pojištění</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
+        <v>31920</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>31268</v>
       </c>
-      <c r="C13" s="12" t="n">
+      <c r="D13" s="12" t="n">
         <v>4047</v>
       </c>
-      <c r="D13" s="12" t="n">
+      <c r="E13" s="12" t="n">
         <v>2908</v>
       </c>
-      <c r="E13" s="12" t="n">
+      <c r="F13" s="12" t="n">
         <v>3214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Ostatní náklady</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>5160</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>4508</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>716</v>
       </c>
-      <c r="D14" s="12" t="n">
+      <c r="E14" s="12" t="n">
         <v>440</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Úpravy hodnot v provozní oblasti</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>25037</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>15341</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>3244</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>2885</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>2311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>22222</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>12031</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>3244</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>2885</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>2311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku - trvalé</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
+        <v>22222</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>12031</v>
       </c>
-      <c r="C17" s="12" t="n">
+      <c r="D17" s="12" t="n">
         <v>3244</v>
       </c>
-      <c r="D17" s="12" t="n">
+      <c r="E17" s="12" t="n">
         <v>2885</v>
       </c>
-      <c r="E17" s="12" t="n">
+      <c r="F17" s="12" t="n">
         <v>2311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku - dočasné</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot zásob</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>3039</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>3328</v>
       </c>
-      <c r="C19" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F19" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot pohledávek</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>-224</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>-18</v>
       </c>
-      <c r="C20" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
-          <t>Ostatní provozní výnosy</t>
+          <t>zúčtování kladného konsolidačního rozdílu</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
-        <v>10248</v>
+        <v>36905</v>
       </c>
       <c r="C21" s="12" t="n">
-        <v>540</v>
+        <v>36905</v>
       </c>
       <c r="D21" s="12" t="n">
-        <v>1904</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
-          <t>zúčtování kladného konsolidačního rozdílu</t>
+          <t>zúčtování záporného konsolidačního rozdílu</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
-        <v>36905</v>
+        <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D22" s="12"/>
+      <c r="D22" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="13" t="inlineStr">
+      <c r="A23" s="10" t="inlineStr">
+        <is>
+          <t>Ostatní provozní výnosy</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="n">
+        <v>7993</v>
+      </c>
+      <c r="C23" s="12" t="n">
+        <v>10248</v>
+      </c>
+      <c r="D23" s="12" t="n">
+        <v>540</v>
+      </c>
+      <c r="E23" s="12" t="n">
+        <v>1904</v>
+      </c>
+      <c r="F23" s="12" t="n">
+        <v>12591</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Tržby z prodaného dlouhodobého majetku </t>
         </is>
       </c>
-      <c r="B23" s="11" t="n">
+      <c r="B24" s="11" t="n">
+        <v>2086</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>236</v>
       </c>
-      <c r="C23" s="12" t="n">
-[...5 lines deleted...]
-      <c r="E23" s="12" t="n">
+      <c r="D24" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E24" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F24" s="12" t="n">
         <v>11598</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E24" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Tržby z prodaného materiálu</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="C25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Jiné provozní výnosy</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>5879</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>10012</v>
       </c>
-      <c r="C26" s="12" t="n">
+      <c r="D26" s="12" t="n">
         <v>540</v>
       </c>
-      <c r="D26" s="12" t="n">
+      <c r="E26" s="12" t="n">
         <v>1904</v>
       </c>
-      <c r="E26" s="12" t="n">
+      <c r="F26" s="12" t="n">
         <v>993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Ostatní provozní náklady</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>6731</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>6815</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>751</v>
       </c>
-      <c r="D27" s="12" t="n">
+      <c r="E27" s="12" t="n">
         <v>1152</v>
       </c>
-      <c r="E27" s="12" t="n">
+      <c r="F27" s="12" t="n">
         <v>9515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Zůstatková cena prodaného dlouhodobého majetku</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>3104</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>134</v>
       </c>
-      <c r="C28" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F28" s="12" t="n">
         <v>8482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="13" t="inlineStr">
         <is>
           <t>Prodaný materiál</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F29" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Daně a poplatky</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>147</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>92</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>40</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>19</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="13" t="inlineStr">
         <is>
           <t>Rezervy v provozní oblasti a komplexní náklady příštích období</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>-191</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>91</v>
       </c>
-      <c r="C31" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E31" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F31" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="13" t="inlineStr">
         <is>
           <t>Jiné provozní náklady</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
+        <v>3671</v>
+      </c>
+      <c r="C32" s="12" t="n">
         <v>6498</v>
       </c>
-      <c r="C32" s="12" t="n">
+      <c r="D32" s="12" t="n">
         <v>711</v>
       </c>
-      <c r="D32" s="12" t="n">
+      <c r="E32" s="12" t="n">
         <v>1133</v>
       </c>
-      <c r="E32" s="12" t="n">
+      <c r="F32" s="12" t="n">
         <v>982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>Provozní výsledek hospodaření (+/-)</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
+        <v>-1610</v>
+      </c>
+      <c r="C33" s="12" t="n">
         <v>36579</v>
       </c>
-      <c r="C33" s="12" t="n">
+      <c r="D33" s="12" t="n">
         <v>35985</v>
       </c>
-      <c r="D33" s="12" t="n">
+      <c r="E33" s="12" t="n">
         <v>31343</v>
       </c>
-      <c r="E33" s="12" t="n">
+      <c r="F33" s="12" t="n">
         <v>39015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Výnosy z dlouhodobého finančního majetku - podíly</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="13" t="inlineStr">
         <is>
           <t>Výnosy z podílů - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F35" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosy z podílů</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>Náklady vynaložené na prodané podíly</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Výnosy z ostatního dlouhodobého finančního majetku</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F38" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="13" t="inlineStr">
         <is>
           <t>Výnosy z ostatního dlouh. fin. majetku - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosy z ostatního dlouhodobého finančního majetku</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F40" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Náklady související s ostatním dlouhodobým finančním majetkem</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E41" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F41" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Výnosové úroky a podobné výnosy</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>1128</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>4518</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>3368</v>
       </c>
-      <c r="D42" s="12" t="n">
+      <c r="E42" s="12" t="n">
         <v>1487</v>
       </c>
-      <c r="E42" s="12" t="n">
+      <c r="F42" s="12" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="13" t="inlineStr">
         <is>
           <t>Výnos. úroky a podobné výnosy - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosové úroky a podobné výnosy</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>1128</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>4518</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>3368</v>
       </c>
-      <c r="D44" s="12" t="n">
+      <c r="E44" s="12" t="n">
         <v>1487</v>
       </c>
-      <c r="E44" s="12" t="n">
+      <c r="F44" s="12" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Úpravy hodnot a rezervy ve finanční oblasti</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Nákladové úroky a podobné náklady</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>8862</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>14859</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>2478</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>244</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="13" t="inlineStr">
         <is>
           <t>Nákl. úroky a podobné náklady - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="13" t="inlineStr">
         <is>
           <t>Ostatní nákladové úroky a podobné náklady</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>8862</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>14859</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>2478</v>
       </c>
-      <c r="D48" s="12" t="n">
+      <c r="E48" s="12" t="n">
         <v>244</v>
       </c>
-      <c r="E48" s="12" t="n">
+      <c r="F48" s="12" t="n">
         <v>121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Ostatní finanční výnosy</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
+        <v>5023</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>2492</v>
       </c>
-      <c r="C49" s="12" t="n">
+      <c r="D49" s="12" t="n">
         <v>6766</v>
       </c>
-      <c r="D49" s="12" t="n">
+      <c r="E49" s="12" t="n">
         <v>8085</v>
       </c>
-      <c r="E49" s="12" t="n">
+      <c r="F49" s="12" t="n">
         <v>5555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Ostatní finanční náklady</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>5442</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>9924</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>7451</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>6107</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>3750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Finanční výsledek hospodaření (+/-)</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>-8124</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>-17773</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>205</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>3221</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>1685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření před zdaněním (+/-)</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>-9734</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>18806</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>36190</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>34564</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Daň z příjmů</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
+        <v>262</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>6770</v>
       </c>
-      <c r="C53" s="12" t="n">
+      <c r="D53" s="12" t="n">
         <v>7111</v>
       </c>
-      <c r="D53" s="12" t="n">
+      <c r="E53" s="12" t="n">
         <v>6769</v>
       </c>
-      <c r="E53" s="12" t="n">
+      <c r="F53" s="12" t="n">
         <v>8114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="13" t="inlineStr">
         <is>
           <t>Daň z příjmů splatná</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>1598</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>7772</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>6685</v>
       </c>
-      <c r="D54" s="12" t="n">
+      <c r="E54" s="12" t="n">
         <v>6769</v>
       </c>
-      <c r="E54" s="12" t="n">
+      <c r="F54" s="12" t="n">
         <v>8114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="13" t="inlineStr">
         <is>
           <t>Daň z příjmů odložená (+/-)</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
+        <v>-1336</v>
+      </c>
+      <c r="C55" s="12" t="n">
         <v>-1002</v>
       </c>
-      <c r="C55" s="12" t="n">
+      <c r="D55" s="12" t="n">
         <v>426</v>
       </c>
-      <c r="D55" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F55" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření po zdanění (+/-)</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>-9996</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>12036</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>29079</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>27795</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>32586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Převod podílu na výsledku hospodaření společníkům (+/-)</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření za účetní období (+/-)</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
+        <v>-9996</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>12036</v>
       </c>
-      <c r="C58" s="12" t="n">
+      <c r="D58" s="12" t="n">
         <v>29079</v>
       </c>
-      <c r="D58" s="12" t="n">
+      <c r="E58" s="12" t="n">
         <v>27795</v>
       </c>
-      <c r="E58" s="12" t="n">
+      <c r="F58" s="12" t="n">
         <v>32586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>Čistý obrat za účetní období </t>
+      <c r="A59" s="13" t="inlineStr">
+        <is>
+          <t>Konsolidovaný výsledek hospodaření za účetní období bez menšinových podílů</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
-        <v>959795</v>
+        <v>-46901</v>
       </c>
       <c r="C59" s="12" t="n">
-        <v>650187</v>
+        <v>-24869</v>
       </c>
       <c r="D59" s="12" t="n">
-        <v>523347</v>
-[...3 lines deleted...]
-      </c>
+        <v>29079</v>
+      </c>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="13" t="inlineStr">
         <is>
-          <t>Konsolidovaný výsledek hospodaření za účetní období bez menšinových podílů</t>
+          <t>Menšinový výsledek hospodaření běžného účetního období (+/-)</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
-        <v>-24869</v>
+        <v>0</v>
       </c>
       <c r="C60" s="12" t="n">
-        <v>29079</v>
-[...1 lines deleted...]
-      <c r="D60" s="12"/>
+        <v>0</v>
+      </c>
+      <c r="D60" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E60" s="12"/>
+      <c r="F60" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>Menšinový výsledek hospodaření běžného účetního období (+/-)</t>
+      <c r="A61" s="10" t="inlineStr">
+        <is>
+          <t>Podíl na výsledku hospodaření v ekvivalenci</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D61" s="12"/>
+      <c r="D61" s="12" t="n">
+        <v>0</v>
+      </c>
       <c r="E61" s="12"/>
+      <c r="F61" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
-          <t>Podíl na výsledku hospodaření v ekvivalenci</t>
+          <t>Konsolidovaný výsledek hospodaření celkem bez menšinových podílů včetně podílu na výsledku hospodaření v ekvivalenci</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C62" s="12" t="n">
         <v>0</v>
       </c>
-      <c r="D62" s="12"/>
+      <c r="D62" s="12" t="n">
+        <v>29079</v>
+      </c>
       <c r="E62" s="12"/>
+      <c r="F62" s="12"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
-          <t>Konsolidovaný výsledek hospodaření celkem bez menšinových podílů včetně podílu na výsledku hospodaření v ekvivalenci</t>
+          <t>Čistý obrat za účetní období </t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
-        <v>-24869</v>
+        <v>972055</v>
       </c>
       <c r="C63" s="12" t="n">
-        <v>29079</v>
-[...2 lines deleted...]
-      <c r="E63" s="12"/>
+        <v>959795</v>
+      </c>
+      <c r="D63" s="12" t="n">
+        <v>650187</v>
+      </c>
+      <c r="E63" s="12" t="n">
+        <v>523347</v>
+      </c>
+      <c r="F63" s="12" t="n">
+        <v>468612</v>
+      </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>17.07.2026</t>
+          <t>02.11.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="D1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="F1" s="9" t="inlineStr">
+      <c r="G1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržní kapitalizace</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>513000</v>
+        <v>472500</v>
       </c>
       <c r="C2" s="18" t="n">
+        <v>695250</v>
+      </c>
+      <c r="D2" s="18" t="n">
         <v>945000</v>
       </c>
-      <c r="D2" s="18" t="n">
+      <c r="E2" s="18" t="n">
         <v>735000</v>
       </c>
-      <c r="E2" s="18" t="n">
+      <c r="F2" s="18" t="n">
         <v>404000</v>
       </c>
-      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
+        <v>23574</v>
+      </c>
+      <c r="C3" s="18" t="n">
+        <v>23574</v>
+      </c>
+      <c r="D3" s="18" t="n">
         <v>52012</v>
       </c>
-      <c r="C3" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D3" s="18" t="n">
+      <c r="E3" s="18" t="n">
         <v>39269</v>
       </c>
-      <c r="E3" s="18" t="n">
+      <c r="F3" s="18" t="n">
         <v>34247</v>
       </c>
-      <c r="F3" s="18" t="n">
+      <c r="G3" s="18" t="n">
         <v>41377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>42.62</v>
+        <v>-47.27</v>
       </c>
       <c r="C4" s="18" t="n">
+        <v>-69.55</v>
+      </c>
+      <c r="D4" s="18" t="n">
         <v>78.51</v>
       </c>
-      <c r="D4" s="18" t="n">
+      <c r="E4" s="18" t="n">
         <v>25.28</v>
       </c>
-      <c r="E4" s="18" t="n">
+      <c r="F4" s="18" t="n">
         <v>14.53</v>
       </c>
-      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>11.63</v>
+        <v>25.72</v>
       </c>
       <c r="C5" s="18" t="n">
+        <v>35.17</v>
+      </c>
+      <c r="D5" s="18" t="n">
         <v>19.94</v>
       </c>
-      <c r="D5" s="18" t="n">
+      <c r="E5" s="18" t="n">
         <v>20.46</v>
       </c>
-      <c r="E5" s="18" t="n">
+      <c r="F5" s="18" t="n">
         <v>9.75</v>
       </c>
-      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="C6" s="18" t="n">
+        <v>0.87</v>
+      </c>
+      <c r="D6" s="18" t="n">
         <v>1.1</v>
       </c>
-      <c r="D6" s="18" t="n">
+      <c r="E6" s="18" t="n">
         <v>1.26</v>
       </c>
-      <c r="E6" s="18" t="n">
+      <c r="F6" s="18" t="n">
         <v>0.65</v>
       </c>
-      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="C7" s="18" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="D7" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="D7" s="18" t="n">
+      <c r="E7" s="18" t="n">
         <v>1.15</v>
       </c>
-      <c r="E7" s="18" t="n">
+      <c r="F7" s="18" t="n">
         <v>0.79</v>
       </c>
-      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1.23</v>
+        <v>1.27</v>
       </c>
       <c r="C8" s="18" t="n">
+        <v>1.88</v>
+      </c>
+      <c r="D8" s="18" t="n">
         <v>2.26</v>
       </c>
-      <c r="D8" s="18" t="n">
+      <c r="E8" s="18" t="n">
         <v>3.7</v>
       </c>
-      <c r="E8" s="18" t="n">
+      <c r="F8" s="18" t="n">
         <v>2.38</v>
       </c>
-      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
+        <v>-1.38</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>-1.38</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>1.57</v>
       </c>
-      <c r="C9" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D9" s="18" t="n">
+      <c r="E9" s="18" t="n">
         <v>3.11</v>
       </c>
-      <c r="E9" s="18" t="n">
+      <c r="F9" s="18" t="n">
         <v>10.42</v>
       </c>
-      <c r="F9" s="18" t="n">
+      <c r="G9" s="18" t="n">
         <v>17.99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
+        <v>-2.7</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>-2.7</v>
+      </c>
+      <c r="D10" s="18" t="n">
         <v>2.88</v>
       </c>
-      <c r="C10" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D10" s="18" t="n">
+      <c r="E10" s="18" t="n">
         <v>14.63</v>
       </c>
-      <c r="E10" s="18" t="n">
+      <c r="F10" s="18" t="n">
         <v>16.38</v>
       </c>
-      <c r="F10" s="18" t="n">
+      <c r="G10" s="18" t="n">
         <v>22.97</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>